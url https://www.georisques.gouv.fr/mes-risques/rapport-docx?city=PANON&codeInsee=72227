--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817172539" name="Picture">
+                  <wp:docPr id="774267135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817172539" name="Picture"/>
+                          <pic:cNvPr id="774267135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128814642" name="Picture">
+                  <wp:docPr id="1015217193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128814642" name="Picture"/>
+                          <pic:cNvPr id="1015217193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1656867090" name="Picture">
+                        <wp:docPr id="1231386091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1656867090" name="Picture"/>
+                                <pic:cNvPr id="1231386091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066166407" name="Picture">
+                  <wp:docPr id="1053746791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066166407" name="Picture"/>
+                          <pic:cNvPr id="1053746791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146019597" name="Picture">
+                  <wp:docPr id="446138879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146019597" name="Picture"/>
+                          <pic:cNvPr id="446138879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164908861" name="Picture">
+                  <wp:docPr id="122750626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164908861" name="Picture"/>
+                          <pic:cNvPr id="122750626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408985091" name="Picture">
+                  <wp:docPr id="132848871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408985091" name="Picture"/>
+                          <pic:cNvPr id="132848871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930690496" name="Picture">
+                  <wp:docPr id="960007486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930690496" name="Picture"/>
+                          <pic:cNvPr id="960007486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586907586" name="Picture">
+                        <wp:docPr id="651688932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586907586" name="Picture"/>
+                                <pic:cNvPr id="651688932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347573860" name="Picture">
+                        <wp:docPr id="1376581609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347573860" name="Picture"/>
+                                <pic:cNvPr id="1376581609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1116264651" name="Picture">
+                        <wp:docPr id="1730634172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1116264651" name="Picture"/>
+                                <pic:cNvPr id="1730634172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074643750" name="Picture">
+                        <wp:docPr id="1423717307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074643750" name="Picture"/>
+                                <pic:cNvPr id="1423717307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710045011" name="Picture">
+                        <wp:docPr id="1907533243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710045011" name="Picture"/>
+                                <pic:cNvPr id="1907533243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1217042895" name="Picture">
+                        <wp:docPr id="472275762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1217042895" name="Picture"/>
+                                <pic:cNvPr id="472275762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943648113" name="Picture">
+                        <wp:docPr id="303441336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943648113" name="Picture"/>
+                                <pic:cNvPr id="303441336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218236948" name="Picture">
+                        <wp:docPr id="689936969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218236948" name="Picture"/>
+                                <pic:cNvPr id="689936969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864754904" name="Picture">
+                        <wp:docPr id="1187932125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864754904" name="Picture"/>
+                                <pic:cNvPr id="1187932125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543297630" name="Picture">
+                        <wp:docPr id="1241318085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543297630" name="Picture"/>
+                                <pic:cNvPr id="1241318085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898148909" name="Picture">
+                        <wp:docPr id="1005336151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898148909" name="Picture"/>
+                                <pic:cNvPr id="1005336151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389981863" name="Picture">
+                        <wp:docPr id="751758580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389981863" name="Picture"/>
+                                <pic:cNvPr id="751758580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509104309" name="Picture">
+                        <wp:docPr id="1477485239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509104309" name="Picture"/>
+                                <pic:cNvPr id="1477485239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715911346" name="Picture">
+                        <wp:docPr id="1168094571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715911346" name="Picture"/>
+                                <pic:cNvPr id="1168094571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096821546" name="Picture">
+                        <wp:docPr id="1060271248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096821546" name="Picture"/>
+                                <pic:cNvPr id="1060271248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851788634" name="Picture">
+                  <wp:docPr id="1855627851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851788634" name="Picture"/>
+                          <pic:cNvPr id="1855627851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867549759" name="Picture">
+                  <wp:docPr id="68190293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867549759" name="Picture"/>
+                          <pic:cNvPr id="68190293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470545447" name="Picture">
+                  <wp:docPr id="1195928140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470545447" name="Picture"/>
+                          <pic:cNvPr id="1195928140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803406199" name="Picture">
+                  <wp:docPr id="1729751839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803406199" name="Picture"/>
+                          <pic:cNvPr id="1729751839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073919080" name="Picture">
+                  <wp:docPr id="1382137109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073919080" name="Picture"/>
+                          <pic:cNvPr id="1382137109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434426712" name="Picture">
+                  <wp:docPr id="692110050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434426712" name="Picture"/>
+                          <pic:cNvPr id="692110050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063280019" name="Picture">
+                        <wp:docPr id="3168251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063280019" name="Picture"/>
+                                <pic:cNvPr id="3168251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682846102" name="Picture">
+                        <wp:docPr id="140322164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682846102" name="Picture"/>
+                                <pic:cNvPr id="140322164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339001624" name="Picture">
+                  <wp:docPr id="1938238713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339001624" name="Picture"/>
+                          <pic:cNvPr id="1938238713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438664337" name="Picture">
+                  <wp:docPr id="385080852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438664337" name="Picture"/>
+                          <pic:cNvPr id="385080852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689514388" name="Picture">
+                  <wp:docPr id="2011447099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689514388" name="Picture"/>
+                          <pic:cNvPr id="2011447099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934883328" name="Picture">
+                  <wp:docPr id="1944158892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934883328" name="Picture"/>
+                          <pic:cNvPr id="1944158892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201480619" name="Picture">
+                  <wp:docPr id="898661703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201480619" name="Picture"/>
+                          <pic:cNvPr id="898661703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726881751" name="Picture">
+                  <wp:docPr id="286563773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726881751" name="Picture"/>
+                          <pic:cNvPr id="286563773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039411758" name="Picture">
+                        <wp:docPr id="1275522311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039411758" name="Picture"/>
+                                <pic:cNvPr id="1275522311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728931040" name="Picture">
+                  <wp:docPr id="2043312207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728931040" name="Picture"/>
+                          <pic:cNvPr id="2043312207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272303377" name="Picture">
+                  <wp:docPr id="1732490403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272303377" name="Picture"/>
+                          <pic:cNvPr id="1732490403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56235713" name="Picture">
+                  <wp:docPr id="1027023595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56235713" name="Picture"/>
+                          <pic:cNvPr id="1027023595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379811710" name="Picture">
+                  <wp:docPr id="1086071671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379811710" name="Picture"/>
+                          <pic:cNvPr id="1086071671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423864888" name="Picture">
+                  <wp:docPr id="249873748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423864888" name="Picture"/>
+                          <pic:cNvPr id="249873748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000677655" name="Picture">
+                  <wp:docPr id="1561382334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000677655" name="Picture"/>
+                          <pic:cNvPr id="1561382334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974625887" name="Picture">
+                        <wp:docPr id="1401002271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974625887" name="Picture"/>
+                                <pic:cNvPr id="1401002271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728924775" name="Picture">
+                  <wp:docPr id="145212396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728924775" name="Picture"/>
+                          <pic:cNvPr id="145212396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342644732" name="Picture">
+                  <wp:docPr id="1325291712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342644732" name="Picture"/>
+                          <pic:cNvPr id="1325291712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592543532" name="Picture">
+                  <wp:docPr id="2079657298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592543532" name="Picture"/>
+                          <pic:cNvPr id="2079657298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366223278" name="Picture">
+                  <wp:docPr id="1076483082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366223278" name="Picture"/>
+                          <pic:cNvPr id="1076483082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436303521" name="Picture">
+                  <wp:docPr id="139743008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436303521" name="Picture"/>
+                          <pic:cNvPr id="139743008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195660273" name="Picture">
+                  <wp:docPr id="1596440840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195660273" name="Picture"/>
+                          <pic:cNvPr id="1596440840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351726138" name="Picture">
+                        <wp:docPr id="1390799866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351726138" name="Picture"/>
+                                <pic:cNvPr id="1390799866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082589730" name="Picture">
+                  <wp:docPr id="1055892453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082589730" name="Picture"/>
+                          <pic:cNvPr id="1055892453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501894764" name="Picture">
+                  <wp:docPr id="1135097337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501894764" name="Picture"/>
+                          <pic:cNvPr id="1135097337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142715520" name="Picture">
+                  <wp:docPr id="705939588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142715520" name="Picture"/>
+                          <pic:cNvPr id="705939588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000003722" name="Picture">
+                  <wp:docPr id="870710240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000003722" name="Picture"/>
+                          <pic:cNvPr id="870710240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765974249" name="Picture">
+                  <wp:docPr id="292365306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765974249" name="Picture"/>
+                          <pic:cNvPr id="292365306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679107168" name="Picture">
+                  <wp:docPr id="429868277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679107168" name="Picture"/>
+                          <pic:cNvPr id="429868277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778689487" name="Picture">
+                  <wp:docPr id="835782956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778689487" name="Picture"/>
+                          <pic:cNvPr id="835782956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323795767" name="Picture">
+                  <wp:docPr id="176065983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323795767" name="Picture"/>
+                          <pic:cNvPr id="176065983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271552029" name="Picture">
+                  <wp:docPr id="136527798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271552029" name="Picture"/>
+                          <pic:cNvPr id="136527798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>