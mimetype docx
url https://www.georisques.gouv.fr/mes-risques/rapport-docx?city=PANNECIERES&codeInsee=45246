--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="251232259" name="Picture">
+                  <wp:docPr id="1560336432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="251232259" name="Picture"/>
+                          <pic:cNvPr id="1560336432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473524930" name="Picture">
+                  <wp:docPr id="1611526536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473524930" name="Picture"/>
+                          <pic:cNvPr id="1611526536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1569614295" name="Picture">
+                        <wp:docPr id="51718597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1569614295" name="Picture"/>
+                                <pic:cNvPr id="51718597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212929806" name="Picture">
+                  <wp:docPr id="1216591201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212929806" name="Picture"/>
+                          <pic:cNvPr id="1216591201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083171988" name="Picture">
+                  <wp:docPr id="622370482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083171988" name="Picture"/>
+                          <pic:cNvPr id="622370482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103609337" name="Picture">
+                  <wp:docPr id="1409067820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103609337" name="Picture"/>
+                          <pic:cNvPr id="1409067820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090016433" name="Picture">
+                  <wp:docPr id="1936393518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090016433" name="Picture"/>
+                          <pic:cNvPr id="1936393518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284276057" name="Picture">
+                  <wp:docPr id="512186180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284276057" name="Picture"/>
+                          <pic:cNvPr id="512186180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722387248" name="Picture">
+                        <wp:docPr id="476070448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722387248" name="Picture"/>
+                                <pic:cNvPr id="476070448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502665406" name="Picture">
+                        <wp:docPr id="1695697630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502665406" name="Picture"/>
+                                <pic:cNvPr id="1695697630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="818194867" name="Picture">
+                        <wp:docPr id="827958901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="818194867" name="Picture"/>
+                                <pic:cNvPr id="827958901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1258248258" name="Picture">
+                        <wp:docPr id="1984509289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1258248258" name="Picture"/>
+                                <pic:cNvPr id="1984509289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663071633" name="Picture">
+                        <wp:docPr id="818320112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663071633" name="Picture"/>
+                                <pic:cNvPr id="818320112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965166905" name="Picture">
+                        <wp:docPr id="1675608421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965166905" name="Picture"/>
+                                <pic:cNvPr id="1675608421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249948209" name="Picture">
+                        <wp:docPr id="513746798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249948209" name="Picture"/>
+                                <pic:cNvPr id="513746798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178879437" name="Picture">
+                        <wp:docPr id="1225785405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178879437" name="Picture"/>
+                                <pic:cNvPr id="1225785405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="33636787" name="Picture">
+                        <wp:docPr id="1774583400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="33636787" name="Picture"/>
+                                <pic:cNvPr id="1774583400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81324974" name="Picture">
+                        <wp:docPr id="2008920066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81324974" name="Picture"/>
+                                <pic:cNvPr id="2008920066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728146214" name="Picture">
+                        <wp:docPr id="515301224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728146214" name="Picture"/>
+                                <pic:cNvPr id="515301224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020117930" name="Picture">
+                        <wp:docPr id="1136343707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020117930" name="Picture"/>
+                                <pic:cNvPr id="1136343707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720571229" name="Picture">
+                        <wp:docPr id="286583660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720571229" name="Picture"/>
+                                <pic:cNvPr id="286583660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053072725" name="Picture">
+                        <wp:docPr id="946559868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053072725" name="Picture"/>
+                                <pic:cNvPr id="946559868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="309651739" name="Picture">
+                        <wp:docPr id="23424862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="309651739" name="Picture"/>
+                                <pic:cNvPr id="23424862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12524980" name="Picture">
+                  <wp:docPr id="218589716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12524980" name="Picture"/>
+                          <pic:cNvPr id="218589716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48571015" name="Picture">
+                  <wp:docPr id="1526610329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48571015" name="Picture"/>
+                          <pic:cNvPr id="1526610329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799604879" name="Picture">
+                  <wp:docPr id="280483578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799604879" name="Picture"/>
+                          <pic:cNvPr id="280483578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704187861" name="Picture">
+                  <wp:docPr id="1085312979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704187861" name="Picture"/>
+                          <pic:cNvPr id="1085312979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565614693" name="Picture">
+                  <wp:docPr id="4706072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565614693" name="Picture"/>
+                          <pic:cNvPr id="4706072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134187471" name="Picture">
+                  <wp:docPr id="1535999024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134187471" name="Picture"/>
+                          <pic:cNvPr id="1535999024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786508024" name="Picture">
+                        <wp:docPr id="1576817411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786508024" name="Picture"/>
+                                <pic:cNvPr id="1576817411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1130693461" name="Picture">
+                        <wp:docPr id="294944690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1130693461" name="Picture"/>
+                                <pic:cNvPr id="294944690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20148,57 +20148,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48271038" name="Picture">
+                  <wp:docPr id="1440313133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48271038" name="Picture"/>
+                          <pic:cNvPr id="1440313133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20237,57 +20237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115395087" name="Picture">
+                  <wp:docPr id="367109264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115395087" name="Picture"/>
+                          <pic:cNvPr id="367109264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20881,57 +20881,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703551678" name="Picture">
+                  <wp:docPr id="658124913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703551678" name="Picture"/>
+                          <pic:cNvPr id="658124913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21879,57 +21879,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292561345" name="Picture">
+                  <wp:docPr id="829382132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292561345" name="Picture"/>
+                          <pic:cNvPr id="829382132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21982,57 +21982,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104742607" name="Picture">
+                  <wp:docPr id="2028071272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104742607" name="Picture"/>
+                          <pic:cNvPr id="2028071272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23363,57 +23363,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11925583" name="Picture">
+                  <wp:docPr id="130586975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11925583" name="Picture"/>
+                          <pic:cNvPr id="130586975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24506,57 +24506,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133188465" name="Picture">
+                        <wp:docPr id="971495989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133188465" name="Picture"/>
+                                <pic:cNvPr id="971495989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25915,57 +25915,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819546193" name="Picture">
+                  <wp:docPr id="628114068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819546193" name="Picture"/>
+                          <pic:cNvPr id="628114068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26004,57 +26004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882307226" name="Picture">
+                  <wp:docPr id="1606788347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882307226" name="Picture"/>
+                          <pic:cNvPr id="1606788347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26684,57 +26684,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791055543" name="Picture">
+                  <wp:docPr id="674522629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791055543" name="Picture"/>
+                          <pic:cNvPr id="674522629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27745,57 +27745,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929993031" name="Picture">
+                  <wp:docPr id="1013407883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929993031" name="Picture"/>
+                          <pic:cNvPr id="1013407883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507838985" name="Picture">
+                  <wp:docPr id="1319241738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507838985" name="Picture"/>
+                          <pic:cNvPr id="1319241738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29240,57 +29240,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672550291" name="Picture">
+                  <wp:docPr id="1883843963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672550291" name="Picture"/>
+                          <pic:cNvPr id="1883843963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30908,57 +30908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1470189300" name="Picture">
+                        <wp:docPr id="1738002913" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1470189300" name="Picture"/>
+                                <pic:cNvPr id="1738002913" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33099,57 +33099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304540604" name="Picture">
+                  <wp:docPr id="578927619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304540604" name="Picture"/>
+                          <pic:cNvPr id="578927619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33170,57 +33170,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025286971" name="Picture">
+                  <wp:docPr id="205608494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025286971" name="Picture"/>
+                          <pic:cNvPr id="205608494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33638,57 +33638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624708151" name="Picture">
+                  <wp:docPr id="1434486430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624708151" name="Picture"/>
+                          <pic:cNvPr id="1434486430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34797,57 +34797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591116576" name="Picture">
+                  <wp:docPr id="2094099163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591116576" name="Picture"/>
+                          <pic:cNvPr id="2094099163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34886,57 +34886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491512692" name="Picture">
+                  <wp:docPr id="2057806665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491512692" name="Picture"/>
+                          <pic:cNvPr id="2057806665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35530,57 +35530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516338968" name="Picture">
+                  <wp:docPr id="725774069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516338968" name="Picture"/>
+                          <pic:cNvPr id="725774069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36528,57 +36528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806963705" name="Picture">
+                  <wp:docPr id="1414836334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806963705" name="Picture"/>
+                          <pic:cNvPr id="1414836334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36631,57 +36631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334334066" name="Picture">
+                  <wp:docPr id="738386640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334334066" name="Picture"/>
+                          <pic:cNvPr id="738386640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38008,57 +38008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881280674" name="Picture">
+                  <wp:docPr id="660287387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881280674" name="Picture"/>
+                          <pic:cNvPr id="660287387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406781603" name="Picture">
+                        <wp:docPr id="1868102318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406781603" name="Picture"/>
+                                <pic:cNvPr id="1868102318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40512,57 +40512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566914092" name="Picture">
+                  <wp:docPr id="293680937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566914092" name="Picture"/>
+                          <pic:cNvPr id="293680937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40601,57 +40601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754102155" name="Picture">
+                  <wp:docPr id="799367830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754102155" name="Picture"/>
+                          <pic:cNvPr id="799367830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41245,57 +41245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023007792" name="Picture">
+                  <wp:docPr id="653019837" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023007792" name="Picture"/>
+                          <pic:cNvPr id="653019837" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095991314" name="Picture">
+                  <wp:docPr id="308680703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095991314" name="Picture"/>
+                          <pic:cNvPr id="308680703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42346,57 +42346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957510217" name="Picture">
+                  <wp:docPr id="1622459881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957510217" name="Picture"/>
+                          <pic:cNvPr id="1622459881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43723,57 +43723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868445199" name="Picture">
+                  <wp:docPr id="1238527617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868445199" name="Picture"/>
+                          <pic:cNvPr id="1238527617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44866,57 +44866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="630155061" name="Picture">
+                        <wp:docPr id="951457754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="630155061" name="Picture"/>
+                                <pic:cNvPr id="951457754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46087,57 +46087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226808991" name="Picture">
+                  <wp:docPr id="1649070123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226808991" name="Picture"/>
+                          <pic:cNvPr id="1649070123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46158,57 +46158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691785588" name="Picture">
+                  <wp:docPr id="381633572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691785588" name="Picture"/>
+                          <pic:cNvPr id="381633572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46572,57 +46572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117307476" name="Picture">
+                  <wp:docPr id="849578322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117307476" name="Picture"/>
+                          <pic:cNvPr id="849578322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>