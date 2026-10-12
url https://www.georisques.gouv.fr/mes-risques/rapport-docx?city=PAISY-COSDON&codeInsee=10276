--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836818020" name="Picture">
+                  <wp:docPr id="1897627343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836818020" name="Picture"/>
+                          <pic:cNvPr id="1897627343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459610555" name="Picture">
+                  <wp:docPr id="2126523415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459610555" name="Picture"/>
+                          <pic:cNvPr id="2126523415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326607653" name="Picture">
+                        <wp:docPr id="40043846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326607653" name="Picture"/>
+                                <pic:cNvPr id="40043846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277429367" name="Picture">
+                  <wp:docPr id="1531656679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277429367" name="Picture"/>
+                          <pic:cNvPr id="1531656679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251553409" name="Picture">
+                  <wp:docPr id="1739813012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251553409" name="Picture"/>
+                          <pic:cNvPr id="1739813012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1502544009" name="Picture">
+                  <wp:docPr id="765576363" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1502544009" name="Picture"/>
+                          <pic:cNvPr id="765576363" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726179130" name="Picture">
+                  <wp:docPr id="1838465208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726179130" name="Picture"/>
+                          <pic:cNvPr id="1838465208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773355703" name="Picture">
+                  <wp:docPr id="1426319646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773355703" name="Picture"/>
+                          <pic:cNvPr id="1426319646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197293819" name="Picture">
+                        <wp:docPr id="1418077122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197293819" name="Picture"/>
+                                <pic:cNvPr id="1418077122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890045054" name="Picture">
+                        <wp:docPr id="585787295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890045054" name="Picture"/>
+                                <pic:cNvPr id="585787295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="596209135" name="Picture">
+                        <wp:docPr id="1301833282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="596209135" name="Picture"/>
+                                <pic:cNvPr id="1301833282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746033985" name="Picture">
+                        <wp:docPr id="1908983340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746033985" name="Picture"/>
+                                <pic:cNvPr id="1908983340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84622801" name="Picture">
+                        <wp:docPr id="2127400285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84622801" name="Picture"/>
+                                <pic:cNvPr id="2127400285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2091635046" name="Picture">
+                        <wp:docPr id="1638623231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2091635046" name="Picture"/>
+                                <pic:cNvPr id="1638623231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463816351" name="Picture">
+                        <wp:docPr id="2113999272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463816351" name="Picture"/>
+                                <pic:cNvPr id="2113999272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867027061" name="Picture">
+                        <wp:docPr id="1910515530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867027061" name="Picture"/>
+                                <pic:cNvPr id="1910515530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1111153175" name="Picture">
+                        <wp:docPr id="1047967318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1111153175" name="Picture"/>
+                                <pic:cNvPr id="1047967318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="179522484" name="Picture">
+                        <wp:docPr id="680823460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="179522484" name="Picture"/>
+                                <pic:cNvPr id="680823460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125812856" name="Picture">
+                        <wp:docPr id="46830343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125812856" name="Picture"/>
+                                <pic:cNvPr id="46830343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261950272" name="Picture">
+                        <wp:docPr id="415856346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261950272" name="Picture"/>
+                                <pic:cNvPr id="415856346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638848753" name="Picture">
+                        <wp:docPr id="1507132826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638848753" name="Picture"/>
+                                <pic:cNvPr id="1507132826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609039224" name="Picture">
+                        <wp:docPr id="507427904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609039224" name="Picture"/>
+                                <pic:cNvPr id="507427904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589463753" name="Picture">
+                        <wp:docPr id="790934247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589463753" name="Picture"/>
+                                <pic:cNvPr id="790934247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809217871" name="Picture">
+                  <wp:docPr id="422832244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809217871" name="Picture"/>
+                          <pic:cNvPr id="422832244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117289339" name="Picture">
+                  <wp:docPr id="1715618441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117289339" name="Picture"/>
+                          <pic:cNvPr id="1715618441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36490734" name="Picture">
+                  <wp:docPr id="297046820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36490734" name="Picture"/>
+                          <pic:cNvPr id="297046820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926695775" name="Picture">
+                  <wp:docPr id="1851327685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926695775" name="Picture"/>
+                          <pic:cNvPr id="1851327685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815396857" name="Picture">
+                  <wp:docPr id="2015772878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815396857" name="Picture"/>
+                          <pic:cNvPr id="2015772878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239072293" name="Picture">
+                  <wp:docPr id="1773064690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239072293" name="Picture"/>
+                          <pic:cNvPr id="1773064690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557209889" name="Picture">
+                        <wp:docPr id="308638275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557209889" name="Picture"/>
+                                <pic:cNvPr id="308638275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465757490" name="Picture">
+                  <wp:docPr id="2128428360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465757490" name="Picture"/>
+                          <pic:cNvPr id="2128428360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693555831" name="Picture">
+                  <wp:docPr id="1680208328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693555831" name="Picture"/>
+                          <pic:cNvPr id="1680208328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829187043" name="Picture">
+                  <wp:docPr id="1575706725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829187043" name="Picture"/>
+                          <pic:cNvPr id="1575706725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114185742" name="Picture">
+                  <wp:docPr id="1203538542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114185742" name="Picture"/>
+                          <pic:cNvPr id="1203538542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183636349" name="Picture">
+                  <wp:docPr id="1075408988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183636349" name="Picture"/>
+                          <pic:cNvPr id="1075408988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401873261" name="Picture">
+                  <wp:docPr id="60296465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401873261" name="Picture"/>
+                          <pic:cNvPr id="60296465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="720872338" name="Picture">
+                        <wp:docPr id="703655984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="720872338" name="Picture"/>
+                                <pic:cNvPr id="703655984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302569638" name="Picture">
+                  <wp:docPr id="834280335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302569638" name="Picture"/>
+                          <pic:cNvPr id="834280335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500165386" name="Picture">
+                  <wp:docPr id="1412761188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500165386" name="Picture"/>
+                          <pic:cNvPr id="1412761188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10260442" name="Picture">
+                  <wp:docPr id="434824788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10260442" name="Picture"/>
+                          <pic:cNvPr id="434824788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804408962" name="Picture">
+                  <wp:docPr id="686671593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804408962" name="Picture"/>
+                          <pic:cNvPr id="686671593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168101806" name="Picture">
+                  <wp:docPr id="1925449304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168101806" name="Picture"/>
+                          <pic:cNvPr id="1925449304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619951645" name="Picture">
+                  <wp:docPr id="1524548829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619951645" name="Picture"/>
+                          <pic:cNvPr id="1524548829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916431354" name="Picture">
+                        <wp:docPr id="1917829696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916431354" name="Picture"/>
+                                <pic:cNvPr id="1917829696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53060347" name="Picture">
+                  <wp:docPr id="1785387545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53060347" name="Picture"/>
+                          <pic:cNvPr id="1785387545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562309342" name="Picture">
+                  <wp:docPr id="1813818027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562309342" name="Picture"/>
+                          <pic:cNvPr id="1813818027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784667493" name="Picture">
+                  <wp:docPr id="1624058026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784667493" name="Picture"/>
+                          <pic:cNvPr id="1624058026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011424186" name="Picture">
+                  <wp:docPr id="1659805002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011424186" name="Picture"/>
+                          <pic:cNvPr id="1659805002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007101760" name="Picture">
+                  <wp:docPr id="1806580302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007101760" name="Picture"/>
+                          <pic:cNvPr id="1806580302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661054500" name="Picture">
+                  <wp:docPr id="1647302633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661054500" name="Picture"/>
+                          <pic:cNvPr id="1647302633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298540580" name="Picture">
+                  <wp:docPr id="1957357135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298540580" name="Picture"/>
+                          <pic:cNvPr id="1957357135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141879836" name="Picture">
+                  <wp:docPr id="294517316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141879836" name="Picture"/>
+                          <pic:cNvPr id="294517316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043410879" name="Picture">
+                  <wp:docPr id="1607499678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043410879" name="Picture"/>
+                          <pic:cNvPr id="1607499678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717640281" name="Picture">
+                        <wp:docPr id="167724133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717640281" name="Picture"/>
+                                <pic:cNvPr id="167724133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216420543" name="Picture">
+                  <wp:docPr id="1427109451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216420543" name="Picture"/>
+                          <pic:cNvPr id="1427109451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813166133" name="Picture">
+                  <wp:docPr id="2078253873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813166133" name="Picture"/>
+                          <pic:cNvPr id="2078253873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926159090" name="Picture">
+                  <wp:docPr id="1689441900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926159090" name="Picture"/>
+                          <pic:cNvPr id="1689441900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627101390" name="Picture">
+                  <wp:docPr id="890208475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627101390" name="Picture"/>
+                          <pic:cNvPr id="890208475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631702546" name="Picture">
+                  <wp:docPr id="875385650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631702546" name="Picture"/>
+                          <pic:cNvPr id="875385650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460824961" name="Picture">
+                  <wp:docPr id="1870824566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460824961" name="Picture"/>
+                          <pic:cNvPr id="1870824566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1649793699" name="Picture">
+                        <wp:docPr id="620275868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1649793699" name="Picture"/>
+                                <pic:cNvPr id="620275868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652208907" name="Picture">
+                  <wp:docPr id="1596074305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652208907" name="Picture"/>
+                          <pic:cNvPr id="1596074305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126128265" name="Picture">
+                  <wp:docPr id="701493140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126128265" name="Picture"/>
+                          <pic:cNvPr id="701493140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132426669" name="Picture">
+                  <wp:docPr id="97783079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132426669" name="Picture"/>
+                          <pic:cNvPr id="97783079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>