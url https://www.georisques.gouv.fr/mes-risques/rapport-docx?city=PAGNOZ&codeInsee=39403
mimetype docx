--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193901168" name="Picture">
+                  <wp:docPr id="2085324989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193901168" name="Picture"/>
+                          <pic:cNvPr id="2085324989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074619916" name="Picture">
+                  <wp:docPr id="58902513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074619916" name="Picture"/>
+                          <pic:cNvPr id="58902513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1867677950" name="Picture">
+                        <wp:docPr id="251125690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1867677950" name="Picture"/>
+                                <pic:cNvPr id="251125690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455767639" name="Picture">
+                  <wp:docPr id="1879771362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455767639" name="Picture"/>
+                          <pic:cNvPr id="1879771362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206937957" name="Picture">
+                  <wp:docPr id="1738468266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206937957" name="Picture"/>
+                          <pic:cNvPr id="1738468266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415577539" name="Picture">
+                  <wp:docPr id="1929598459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415577539" name="Picture"/>
+                          <pic:cNvPr id="1929598459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6731683" name="Picture">
+                  <wp:docPr id="1701863760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6731683" name="Picture"/>
+                          <pic:cNvPr id="1701863760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884839691" name="Picture">
+                  <wp:docPr id="1656221947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884839691" name="Picture"/>
+                          <pic:cNvPr id="1656221947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889164956" name="Picture">
+                        <wp:docPr id="1155282950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889164956" name="Picture"/>
+                                <pic:cNvPr id="1155282950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944421265" name="Picture">
+                        <wp:docPr id="1791310337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944421265" name="Picture"/>
+                                <pic:cNvPr id="1791310337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="588551572" name="Picture">
+                        <wp:docPr id="756218379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="588551572" name="Picture"/>
+                                <pic:cNvPr id="756218379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="584632825" name="Picture">
+                        <wp:docPr id="1662668502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="584632825" name="Picture"/>
+                                <pic:cNvPr id="1662668502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826490073" name="Picture">
+                        <wp:docPr id="818127809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826490073" name="Picture"/>
+                                <pic:cNvPr id="818127809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388775584" name="Picture">
+                        <wp:docPr id="163780779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388775584" name="Picture"/>
+                                <pic:cNvPr id="163780779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350452987" name="Picture">
+                        <wp:docPr id="965936198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350452987" name="Picture"/>
+                                <pic:cNvPr id="965936198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1045358490" name="Picture">
+                        <wp:docPr id="1350242291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1045358490" name="Picture"/>
+                                <pic:cNvPr id="1350242291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029288200" name="Picture">
+                        <wp:docPr id="1431215770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029288200" name="Picture"/>
+                                <pic:cNvPr id="1431215770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1899559620" name="Picture">
+                        <wp:docPr id="1134959379" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1899559620" name="Picture"/>
+                                <pic:cNvPr id="1134959379" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189443487" name="Picture">
+                        <wp:docPr id="1608826615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189443487" name="Picture"/>
+                                <pic:cNvPr id="1608826615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776176512" name="Picture">
+                        <wp:docPr id="1331827238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776176512" name="Picture"/>
+                                <pic:cNvPr id="1331827238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954277580" name="Picture">
+                        <wp:docPr id="1404223297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954277580" name="Picture"/>
+                                <pic:cNvPr id="1404223297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528253360" name="Picture">
+                        <wp:docPr id="934511824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528253360" name="Picture"/>
+                                <pic:cNvPr id="934511824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472459036" name="Picture">
+                        <wp:docPr id="563168139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472459036" name="Picture"/>
+                                <pic:cNvPr id="563168139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156564658" name="Picture">
+                  <wp:docPr id="645061304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156564658" name="Picture"/>
+                          <pic:cNvPr id="645061304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210378038" name="Picture">
+                  <wp:docPr id="1481838046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210378038" name="Picture"/>
+                          <pic:cNvPr id="1481838046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077305188" name="Picture">
+                  <wp:docPr id="1736577344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077305188" name="Picture"/>
+                          <pic:cNvPr id="1736577344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307488849" name="Picture">
+                  <wp:docPr id="851655643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307488849" name="Picture"/>
+                          <pic:cNvPr id="851655643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847395485" name="Picture">
+                  <wp:docPr id="1468936695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847395485" name="Picture"/>
+                          <pic:cNvPr id="1468936695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041626195" name="Picture">
+                  <wp:docPr id="289999651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041626195" name="Picture"/>
+                          <pic:cNvPr id="289999651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1652286213" name="Picture">
+                        <wp:docPr id="1181397619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1652286213" name="Picture"/>
+                                <pic:cNvPr id="1181397619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1833809909" name="Picture">
+                  <wp:docPr id="1473509800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1833809909" name="Picture"/>
+                          <pic:cNvPr id="1473509800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385800159" name="Picture">
+                  <wp:docPr id="263979142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385800159" name="Picture"/>
+                          <pic:cNvPr id="263979142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866924866" name="Picture">
+                  <wp:docPr id="483840552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866924866" name="Picture"/>
+                          <pic:cNvPr id="483840552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40936788" name="Picture">
+                  <wp:docPr id="870254859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40936788" name="Picture"/>
+                          <pic:cNvPr id="870254859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667355659" name="Picture">
+                  <wp:docPr id="834372733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667355659" name="Picture"/>
+                          <pic:cNvPr id="834372733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106602034" name="Picture">
+                  <wp:docPr id="1961617620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106602034" name="Picture"/>
+                          <pic:cNvPr id="1961617620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="891687056" name="Picture">
+                        <wp:docPr id="2114699523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="891687056" name="Picture"/>
+                                <pic:cNvPr id="2114699523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139455273" name="Picture">
+                        <wp:docPr id="116770431" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139455273" name="Picture"/>
+                                <pic:cNvPr id="116770431" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497339484" name="Picture">
+                  <wp:docPr id="1665138678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497339484" name="Picture"/>
+                          <pic:cNvPr id="1665138678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929131459" name="Picture">
+                  <wp:docPr id="626622280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929131459" name="Picture"/>
+                          <pic:cNvPr id="626622280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199888642" name="Picture">
+                  <wp:docPr id="1007877696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199888642" name="Picture"/>
+                          <pic:cNvPr id="1007877696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136374364" name="Picture">
+                  <wp:docPr id="1003464873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136374364" name="Picture"/>
+                          <pic:cNvPr id="1003464873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558286236" name="Picture">
+                  <wp:docPr id="2050005995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558286236" name="Picture"/>
+                          <pic:cNvPr id="2050005995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436043381" name="Picture">
+                  <wp:docPr id="179187310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436043381" name="Picture"/>
+                          <pic:cNvPr id="179187310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518999488" name="Picture">
+                        <wp:docPr id="1279809712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518999488" name="Picture"/>
+                                <pic:cNvPr id="1279809712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665638198" name="Picture">
+                  <wp:docPr id="994437244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665638198" name="Picture"/>
+                          <pic:cNvPr id="994437244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087711276" name="Picture">
+                  <wp:docPr id="1782513042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087711276" name="Picture"/>
+                          <pic:cNvPr id="1782513042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615578811" name="Picture">
+                  <wp:docPr id="1690150333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615578811" name="Picture"/>
+                          <pic:cNvPr id="1690150333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141358626" name="Picture">
+                  <wp:docPr id="303978591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141358626" name="Picture"/>
+                          <pic:cNvPr id="303978591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621169180" name="Picture">
+                  <wp:docPr id="1713086042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621169180" name="Picture"/>
+                          <pic:cNvPr id="1713086042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266438749" name="Picture">
+                  <wp:docPr id="532718292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266438749" name="Picture"/>
+                          <pic:cNvPr id="532718292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199662787" name="Picture">
+                        <wp:docPr id="671907295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199662787" name="Picture"/>
+                                <pic:cNvPr id="671907295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144683647" name="Picture">
+                  <wp:docPr id="1670146287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144683647" name="Picture"/>
+                          <pic:cNvPr id="1670146287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072371391" name="Picture">
+                  <wp:docPr id="673518532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072371391" name="Picture"/>
+                          <pic:cNvPr id="673518532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472372110" name="Picture">
+                  <wp:docPr id="531810852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472372110" name="Picture"/>
+                          <pic:cNvPr id="531810852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783732613" name="Picture">
+                  <wp:docPr id="1205128239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783732613" name="Picture"/>
+                          <pic:cNvPr id="1205128239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374591296" name="Picture">
+                  <wp:docPr id="1623462022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374591296" name="Picture"/>
+                          <pic:cNvPr id="1623462022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420724430" name="Picture">
+                  <wp:docPr id="152965362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420724430" name="Picture"/>
+                          <pic:cNvPr id="152965362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777632071" name="Picture">
+                  <wp:docPr id="1075925193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777632071" name="Picture"/>
+                          <pic:cNvPr id="1075925193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988346128" name="Picture">
+                  <wp:docPr id="1048268038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988346128" name="Picture"/>
+                          <pic:cNvPr id="1048268038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906364305" name="Picture">
+                  <wp:docPr id="1204463336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906364305" name="Picture"/>
+                          <pic:cNvPr id="1204463336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>