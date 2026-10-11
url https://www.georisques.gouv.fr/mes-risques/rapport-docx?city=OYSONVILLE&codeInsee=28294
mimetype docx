--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597861063" name="Picture">
+                  <wp:docPr id="240468117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597861063" name="Picture"/>
+                          <pic:cNvPr id="240468117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178600979" name="Picture">
+                  <wp:docPr id="333341419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178600979" name="Picture"/>
+                          <pic:cNvPr id="333341419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454437163" name="Picture">
+                        <wp:docPr id="654492558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454437163" name="Picture"/>
+                                <pic:cNvPr id="654492558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="487010326" name="Picture">
+                  <wp:docPr id="372764613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="487010326" name="Picture"/>
+                          <pic:cNvPr id="372764613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638930733" name="Picture">
+                  <wp:docPr id="1941697466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638930733" name="Picture"/>
+                          <pic:cNvPr id="1941697466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660367524" name="Picture">
+                  <wp:docPr id="696607727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660367524" name="Picture"/>
+                          <pic:cNvPr id="696607727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318811731" name="Picture">
+                  <wp:docPr id="1079268801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318811731" name="Picture"/>
+                          <pic:cNvPr id="1079268801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447485676" name="Picture">
+                  <wp:docPr id="1156605727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447485676" name="Picture"/>
+                          <pic:cNvPr id="1156605727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230257428" name="Picture">
+                        <wp:docPr id="364267396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230257428" name="Picture"/>
+                                <pic:cNvPr id="364267396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1536396790" name="Picture">
+                        <wp:docPr id="764326382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1536396790" name="Picture"/>
+                                <pic:cNvPr id="764326382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1605277214" name="Picture">
+                        <wp:docPr id="1591909182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1605277214" name="Picture"/>
+                                <pic:cNvPr id="1591909182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801993245" name="Picture">
+                        <wp:docPr id="1778389306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801993245" name="Picture"/>
+                                <pic:cNvPr id="1778389306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1057206188" name="Picture">
+                        <wp:docPr id="1121140918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1057206188" name="Picture"/>
+                                <pic:cNvPr id="1121140918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308522173" name="Picture">
+                        <wp:docPr id="2081043042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308522173" name="Picture"/>
+                                <pic:cNvPr id="2081043042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721987154" name="Picture">
+                        <wp:docPr id="1531569634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721987154" name="Picture"/>
+                                <pic:cNvPr id="1531569634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229338399" name="Picture">
+                        <wp:docPr id="451430555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229338399" name="Picture"/>
+                                <pic:cNvPr id="451430555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1726167485" name="Picture">
+                        <wp:docPr id="1628047421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1726167485" name="Picture"/>
+                                <pic:cNvPr id="1628047421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2801615" name="Picture">
+                        <wp:docPr id="1596978149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2801615" name="Picture"/>
+                                <pic:cNvPr id="1596978149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634428812" name="Picture">
+                        <wp:docPr id="317782022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634428812" name="Picture"/>
+                                <pic:cNvPr id="317782022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562276367" name="Picture">
+                        <wp:docPr id="1332817649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562276367" name="Picture"/>
+                                <pic:cNvPr id="1332817649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033864573" name="Picture">
+                        <wp:docPr id="1632719254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033864573" name="Picture"/>
+                                <pic:cNvPr id="1632719254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517564384" name="Picture">
+                        <wp:docPr id="2065435205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517564384" name="Picture"/>
+                                <pic:cNvPr id="2065435205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970907712" name="Picture">
+                        <wp:docPr id="1534879846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970907712" name="Picture"/>
+                                <pic:cNvPr id="1534879846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160916996" name="Picture">
+                  <wp:docPr id="1987698105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160916996" name="Picture"/>
+                          <pic:cNvPr id="1987698105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621825507" name="Picture">
+                  <wp:docPr id="340873690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621825507" name="Picture"/>
+                          <pic:cNvPr id="340873690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716089066" name="Picture">
+                  <wp:docPr id="527172975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716089066" name="Picture"/>
+                          <pic:cNvPr id="527172975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108140783" name="Picture">
+                  <wp:docPr id="761178180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108140783" name="Picture"/>
+                          <pic:cNvPr id="761178180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714927872" name="Picture">
+                  <wp:docPr id="1606854796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714927872" name="Picture"/>
+                          <pic:cNvPr id="1606854796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166010891" name="Picture">
+                  <wp:docPr id="1658186510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166010891" name="Picture"/>
+                          <pic:cNvPr id="1658186510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638495356" name="Picture">
+                        <wp:docPr id="53424947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638495356" name="Picture"/>
+                                <pic:cNvPr id="53424947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598107252" name="Picture">
+                        <wp:docPr id="119209339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598107252" name="Picture"/>
+                                <pic:cNvPr id="119209339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43208506" name="Picture">
+                  <wp:docPr id="1734884855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43208506" name="Picture"/>
+                          <pic:cNvPr id="1734884855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321199357" name="Picture">
+                  <wp:docPr id="1449315788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321199357" name="Picture"/>
+                          <pic:cNvPr id="1449315788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579855514" name="Picture">
+                  <wp:docPr id="105055070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579855514" name="Picture"/>
+                          <pic:cNvPr id="105055070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309831203" name="Picture">
+                  <wp:docPr id="581272044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309831203" name="Picture"/>
+                          <pic:cNvPr id="581272044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997553179" name="Picture">
+                  <wp:docPr id="1419425991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997553179" name="Picture"/>
+                          <pic:cNvPr id="1419425991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922780601" name="Picture">
+                  <wp:docPr id="1338263225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922780601" name="Picture"/>
+                          <pic:cNvPr id="1338263225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="531815206" name="Picture">
+                        <wp:docPr id="2116142965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="531815206" name="Picture"/>
+                                <pic:cNvPr id="2116142965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26095,57 +26095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938261484" name="Picture">
+                  <wp:docPr id="331196294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938261484" name="Picture"/>
+                          <pic:cNvPr id="331196294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26184,57 +26184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010826971" name="Picture">
+                  <wp:docPr id="435895194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010826971" name="Picture"/>
+                          <pic:cNvPr id="435895194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26828,57 +26828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355876386" name="Picture">
+                  <wp:docPr id="2024017289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355876386" name="Picture"/>
+                          <pic:cNvPr id="2024017289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919184324" name="Picture">
+                  <wp:docPr id="357501230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919184324" name="Picture"/>
+                          <pic:cNvPr id="357501230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27929,57 +27929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762659804" name="Picture">
+                  <wp:docPr id="873715013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762659804" name="Picture"/>
+                          <pic:cNvPr id="873715013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29306,57 +29306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639743881" name="Picture">
+                  <wp:docPr id="2144884750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639743881" name="Picture"/>
+                          <pic:cNvPr id="2144884750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30449,57 +30449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632969067" name="Picture">
+                        <wp:docPr id="817644546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632969067" name="Picture"/>
+                                <pic:cNvPr id="817644546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31810,57 +31810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684030465" name="Picture">
+                  <wp:docPr id="228160051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684030465" name="Picture"/>
+                          <pic:cNvPr id="228160051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31899,57 +31899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8059649" name="Picture">
+                  <wp:docPr id="4540838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8059649" name="Picture"/>
+                          <pic:cNvPr id="4540838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32543,57 +32543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118093518" name="Picture">
+                  <wp:docPr id="349217055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118093518" name="Picture"/>
+                          <pic:cNvPr id="349217055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119283476" name="Picture">
+                  <wp:docPr id="240009283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119283476" name="Picture"/>
+                          <pic:cNvPr id="240009283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299114589" name="Picture">
+                  <wp:docPr id="1461746943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299114589" name="Picture"/>
+                          <pic:cNvPr id="1461746943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35021,57 +35021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336771148" name="Picture">
+                  <wp:docPr id="1837606236" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336771148" name="Picture"/>
+                          <pic:cNvPr id="1837606236" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36164,57 +36164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560926989" name="Picture">
+                        <wp:docPr id="1355419195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560926989" name="Picture"/>
+                                <pic:cNvPr id="1355419195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37532,57 +37532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874042533" name="Picture">
+                  <wp:docPr id="1801328836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874042533" name="Picture"/>
+                          <pic:cNvPr id="1801328836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906829095" name="Picture">
+                  <wp:docPr id="1810196546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906829095" name="Picture"/>
+                          <pic:cNvPr id="1810196546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38253,57 +38253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774014032" name="Picture">
+                  <wp:docPr id="1410078513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774014032" name="Picture"/>
+                          <pic:cNvPr id="1410078513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301730152" name="Picture">
+                  <wp:docPr id="1951973444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301730152" name="Picture"/>
+                          <pic:cNvPr id="1951973444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012443664" name="Picture">
+                  <wp:docPr id="286678138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012443664" name="Picture"/>
+                          <pic:cNvPr id="286678138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40968,57 +40968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568995281" name="Picture">
+                  <wp:docPr id="1268724083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568995281" name="Picture"/>
+                          <pic:cNvPr id="1268724083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42147,57 +42147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023822450" name="Picture">
+                  <wp:docPr id="2109486133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023822450" name="Picture"/>
+                          <pic:cNvPr id="2109486133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42227,57 +42227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250193580" name="Picture">
+                  <wp:docPr id="1757892556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250193580" name="Picture"/>
+                          <pic:cNvPr id="1757892556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162045109" name="Picture">
+                  <wp:docPr id="2049402264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162045109" name="Picture"/>
+                          <pic:cNvPr id="2049402264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>