--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240468117" name="Picture">
+                  <wp:docPr id="990084667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240468117" name="Picture"/>
+                          <pic:cNvPr id="990084667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333341419" name="Picture">
+                  <wp:docPr id="2010057062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333341419" name="Picture"/>
+                          <pic:cNvPr id="2010057062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654492558" name="Picture">
+                        <wp:docPr id="1527510574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654492558" name="Picture"/>
+                                <pic:cNvPr id="1527510574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372764613" name="Picture">
+                  <wp:docPr id="235600078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372764613" name="Picture"/>
+                          <pic:cNvPr id="235600078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941697466" name="Picture">
+                  <wp:docPr id="835804798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941697466" name="Picture"/>
+                          <pic:cNvPr id="835804798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696607727" name="Picture">
+                  <wp:docPr id="588635180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696607727" name="Picture"/>
+                          <pic:cNvPr id="588635180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079268801" name="Picture">
+                  <wp:docPr id="1368572169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079268801" name="Picture"/>
+                          <pic:cNvPr id="1368572169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156605727" name="Picture">
+                  <wp:docPr id="148565708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156605727" name="Picture"/>
+                          <pic:cNvPr id="148565708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364267396" name="Picture">
+                        <wp:docPr id="435506190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364267396" name="Picture"/>
+                                <pic:cNvPr id="435506190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764326382" name="Picture">
+                        <wp:docPr id="1464770800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764326382" name="Picture"/>
+                                <pic:cNvPr id="1464770800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591909182" name="Picture">
+                        <wp:docPr id="1429172023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591909182" name="Picture"/>
+                                <pic:cNvPr id="1429172023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778389306" name="Picture">
+                        <wp:docPr id="128699580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778389306" name="Picture"/>
+                                <pic:cNvPr id="128699580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1121140918" name="Picture">
+                        <wp:docPr id="548098731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1121140918" name="Picture"/>
+                                <pic:cNvPr id="548098731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2081043042" name="Picture">
+                        <wp:docPr id="661174052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2081043042" name="Picture"/>
+                                <pic:cNvPr id="661174052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531569634" name="Picture">
+                        <wp:docPr id="56316319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531569634" name="Picture"/>
+                                <pic:cNvPr id="56316319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451430555" name="Picture">
+                        <wp:docPr id="2012031255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451430555" name="Picture"/>
+                                <pic:cNvPr id="2012031255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628047421" name="Picture">
+                        <wp:docPr id="1634097980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628047421" name="Picture"/>
+                                <pic:cNvPr id="1634097980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596978149" name="Picture">
+                        <wp:docPr id="1162939241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596978149" name="Picture"/>
+                                <pic:cNvPr id="1162939241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317782022" name="Picture">
+                        <wp:docPr id="1853930283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317782022" name="Picture"/>
+                                <pic:cNvPr id="1853930283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332817649" name="Picture">
+                        <wp:docPr id="531243292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332817649" name="Picture"/>
+                                <pic:cNvPr id="531243292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632719254" name="Picture">
+                        <wp:docPr id="1198698050" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632719254" name="Picture"/>
+                                <pic:cNvPr id="1198698050" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065435205" name="Picture">
+                        <wp:docPr id="1066147761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065435205" name="Picture"/>
+                                <pic:cNvPr id="1066147761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534879846" name="Picture">
+                        <wp:docPr id="319671311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534879846" name="Picture"/>
+                                <pic:cNvPr id="319671311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987698105" name="Picture">
+                  <wp:docPr id="1641564486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987698105" name="Picture"/>
+                          <pic:cNvPr id="1641564486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340873690" name="Picture">
+                  <wp:docPr id="458481584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340873690" name="Picture"/>
+                          <pic:cNvPr id="458481584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527172975" name="Picture">
+                  <wp:docPr id="1162782268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527172975" name="Picture"/>
+                          <pic:cNvPr id="1162782268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761178180" name="Picture">
+                  <wp:docPr id="332397804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761178180" name="Picture"/>
+                          <pic:cNvPr id="332397804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606854796" name="Picture">
+                  <wp:docPr id="561652302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606854796" name="Picture"/>
+                          <pic:cNvPr id="561652302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658186510" name="Picture">
+                  <wp:docPr id="1900391253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658186510" name="Picture"/>
+                          <pic:cNvPr id="1900391253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53424947" name="Picture">
+                        <wp:docPr id="1133406377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53424947" name="Picture"/>
+                                <pic:cNvPr id="1133406377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="119209339" name="Picture">
+                        <wp:docPr id="574538964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="119209339" name="Picture"/>
+                                <pic:cNvPr id="574538964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734884855" name="Picture">
+                  <wp:docPr id="699291319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734884855" name="Picture"/>
+                          <pic:cNvPr id="699291319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449315788" name="Picture">
+                  <wp:docPr id="1859929991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449315788" name="Picture"/>
+                          <pic:cNvPr id="1859929991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105055070" name="Picture">
+                  <wp:docPr id="982525676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105055070" name="Picture"/>
+                          <pic:cNvPr id="982525676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="581272044" name="Picture">
+                  <wp:docPr id="1969464513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="581272044" name="Picture"/>
+                          <pic:cNvPr id="1969464513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419425991" name="Picture">
+                  <wp:docPr id="1846523745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419425991" name="Picture"/>
+                          <pic:cNvPr id="1846523745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338263225" name="Picture">
+                  <wp:docPr id="242466964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338263225" name="Picture"/>
+                          <pic:cNvPr id="242466964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116142965" name="Picture">
+                        <wp:docPr id="256359226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116142965" name="Picture"/>
+                                <pic:cNvPr id="256359226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26095,57 +26095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331196294" name="Picture">
+                  <wp:docPr id="530623782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331196294" name="Picture"/>
+                          <pic:cNvPr id="530623782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26184,57 +26184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435895194" name="Picture">
+                  <wp:docPr id="1527445208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435895194" name="Picture"/>
+                          <pic:cNvPr id="1527445208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26828,57 +26828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024017289" name="Picture">
+                  <wp:docPr id="337263800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024017289" name="Picture"/>
+                          <pic:cNvPr id="337263800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357501230" name="Picture">
+                  <wp:docPr id="1704094567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357501230" name="Picture"/>
+                          <pic:cNvPr id="1704094567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27929,57 +27929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873715013" name="Picture">
+                  <wp:docPr id="1614417877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873715013" name="Picture"/>
+                          <pic:cNvPr id="1614417877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29306,57 +29306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144884750" name="Picture">
+                  <wp:docPr id="2091053939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144884750" name="Picture"/>
+                          <pic:cNvPr id="2091053939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30449,57 +30449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="817644546" name="Picture">
+                        <wp:docPr id="854089628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="817644546" name="Picture"/>
+                                <pic:cNvPr id="854089628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31810,57 +31810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228160051" name="Picture">
+                  <wp:docPr id="1505369049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228160051" name="Picture"/>
+                          <pic:cNvPr id="1505369049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31899,57 +31899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4540838" name="Picture">
+                  <wp:docPr id="627875276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4540838" name="Picture"/>
+                          <pic:cNvPr id="627875276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32543,57 +32543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349217055" name="Picture">
+                  <wp:docPr id="1688301652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349217055" name="Picture"/>
+                          <pic:cNvPr id="1688301652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240009283" name="Picture">
+                  <wp:docPr id="166188468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240009283" name="Picture"/>
+                          <pic:cNvPr id="166188468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461746943" name="Picture">
+                  <wp:docPr id="1602627897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461746943" name="Picture"/>
+                          <pic:cNvPr id="1602627897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35021,57 +35021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1837606236" name="Picture">
+                  <wp:docPr id="698818670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1837606236" name="Picture"/>
+                          <pic:cNvPr id="698818670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36164,57 +36164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355419195" name="Picture">
+                        <wp:docPr id="1293267489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355419195" name="Picture"/>
+                                <pic:cNvPr id="1293267489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37532,57 +37532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801328836" name="Picture">
+                  <wp:docPr id="1931032979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801328836" name="Picture"/>
+                          <pic:cNvPr id="1931032979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810196546" name="Picture">
+                  <wp:docPr id="335350123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810196546" name="Picture"/>
+                          <pic:cNvPr id="335350123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38253,57 +38253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410078513" name="Picture">
+                  <wp:docPr id="1148608542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410078513" name="Picture"/>
+                          <pic:cNvPr id="1148608542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951973444" name="Picture">
+                  <wp:docPr id="1344742622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951973444" name="Picture"/>
+                          <pic:cNvPr id="1344742622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286678138" name="Picture">
+                  <wp:docPr id="29150401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286678138" name="Picture"/>
+                          <pic:cNvPr id="29150401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40968,57 +40968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268724083" name="Picture">
+                  <wp:docPr id="320259779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268724083" name="Picture"/>
+                          <pic:cNvPr id="320259779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42147,57 +42147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109486133" name="Picture">
+                  <wp:docPr id="911574776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109486133" name="Picture"/>
+                          <pic:cNvPr id="911574776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42227,57 +42227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757892556" name="Picture">
+                  <wp:docPr id="1437251362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757892556" name="Picture"/>
+                          <pic:cNvPr id="1437251362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049402264" name="Picture">
+                  <wp:docPr id="1019611281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049402264" name="Picture"/>
+                          <pic:cNvPr id="1019611281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>