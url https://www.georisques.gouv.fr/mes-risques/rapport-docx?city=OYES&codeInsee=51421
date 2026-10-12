--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190273675" name="Picture">
+                  <wp:docPr id="2011925508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190273675" name="Picture"/>
+                          <pic:cNvPr id="2011925508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984365609" name="Picture">
+                  <wp:docPr id="1619014608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984365609" name="Picture"/>
+                          <pic:cNvPr id="1619014608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612411591" name="Picture">
+                        <wp:docPr id="1397436102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612411591" name="Picture"/>
+                                <pic:cNvPr id="1397436102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649849413" name="Picture">
+                  <wp:docPr id="1362753502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649849413" name="Picture"/>
+                          <pic:cNvPr id="1362753502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618105365" name="Picture">
+                  <wp:docPr id="1853828029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618105365" name="Picture"/>
+                          <pic:cNvPr id="1853828029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760955774" name="Picture">
+                  <wp:docPr id="1594376541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760955774" name="Picture"/>
+                          <pic:cNvPr id="1594376541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503938609" name="Picture">
+                  <wp:docPr id="2118025488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503938609" name="Picture"/>
+                          <pic:cNvPr id="2118025488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621439259" name="Picture">
+                  <wp:docPr id="706512107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621439259" name="Picture"/>
+                          <pic:cNvPr id="706512107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673854770" name="Picture">
+                        <wp:docPr id="887581501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673854770" name="Picture"/>
+                                <pic:cNvPr id="887581501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508339899" name="Picture">
+                        <wp:docPr id="74266478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508339899" name="Picture"/>
+                                <pic:cNvPr id="74266478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925950526" name="Picture">
+                        <wp:docPr id="547558904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925950526" name="Picture"/>
+                                <pic:cNvPr id="547558904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269901858" name="Picture">
+                        <wp:docPr id="1146472401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269901858" name="Picture"/>
+                                <pic:cNvPr id="1146472401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499757297" name="Picture">
+                        <wp:docPr id="1022123981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499757297" name="Picture"/>
+                                <pic:cNvPr id="1022123981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1565272778" name="Picture">
+                        <wp:docPr id="1644268298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1565272778" name="Picture"/>
+                                <pic:cNvPr id="1644268298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448680126" name="Picture">
+                        <wp:docPr id="2136503565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448680126" name="Picture"/>
+                                <pic:cNvPr id="2136503565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019856449" name="Picture">
+                        <wp:docPr id="408067733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019856449" name="Picture"/>
+                                <pic:cNvPr id="408067733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="190427139" name="Picture">
+                        <wp:docPr id="978104808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="190427139" name="Picture"/>
+                                <pic:cNvPr id="978104808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="837063668" name="Picture">
+                        <wp:docPr id="1536979397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="837063668" name="Picture"/>
+                                <pic:cNvPr id="1536979397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548037853" name="Picture">
+                        <wp:docPr id="995130194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548037853" name="Picture"/>
+                                <pic:cNvPr id="995130194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="508067648" name="Picture">
+                        <wp:docPr id="253899544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="508067648" name="Picture"/>
+                                <pic:cNvPr id="253899544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081841127" name="Picture">
+                        <wp:docPr id="786808834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081841127" name="Picture"/>
+                                <pic:cNvPr id="786808834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199070959" name="Picture">
+                        <wp:docPr id="1218376461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199070959" name="Picture"/>
+                                <pic:cNvPr id="1218376461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2123191459" name="Picture">
+                        <wp:docPr id="104040878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2123191459" name="Picture"/>
+                                <pic:cNvPr id="104040878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884761229" name="Picture">
+                  <wp:docPr id="1243956228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884761229" name="Picture"/>
+                          <pic:cNvPr id="1243956228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858483170" name="Picture">
+                  <wp:docPr id="413697966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858483170" name="Picture"/>
+                          <pic:cNvPr id="413697966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359172145" name="Picture">
+                  <wp:docPr id="1981652926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359172145" name="Picture"/>
+                          <pic:cNvPr id="1981652926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074499009" name="Picture">
+                  <wp:docPr id="628416905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074499009" name="Picture"/>
+                          <pic:cNvPr id="628416905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414341145" name="Picture">
+                  <wp:docPr id="271968163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414341145" name="Picture"/>
+                          <pic:cNvPr id="271968163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="115015578" name="Picture">
+                  <wp:docPr id="556441680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="115015578" name="Picture"/>
+                          <pic:cNvPr id="556441680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638132621" name="Picture">
+                        <wp:docPr id="2007353652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638132621" name="Picture"/>
+                                <pic:cNvPr id="2007353652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149515716" name="Picture">
+                  <wp:docPr id="1673860667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149515716" name="Picture"/>
+                          <pic:cNvPr id="1673860667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49092429" name="Picture">
+                  <wp:docPr id="1990682845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49092429" name="Picture"/>
+                          <pic:cNvPr id="1990682845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087480094" name="Picture">
+                  <wp:docPr id="789766996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087480094" name="Picture"/>
+                          <pic:cNvPr id="789766996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560767214" name="Picture">
+                  <wp:docPr id="1732632413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560767214" name="Picture"/>
+                          <pic:cNvPr id="1732632413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350830528" name="Picture">
+                  <wp:docPr id="398608947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350830528" name="Picture"/>
+                          <pic:cNvPr id="398608947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467406628" name="Picture">
+                  <wp:docPr id="1032858764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467406628" name="Picture"/>
+                          <pic:cNvPr id="1032858764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099376666" name="Picture">
+                        <wp:docPr id="53128286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099376666" name="Picture"/>
+                                <pic:cNvPr id="53128286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928497185" name="Picture">
+                  <wp:docPr id="1725432949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928497185" name="Picture"/>
+                          <pic:cNvPr id="1725432949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501014470" name="Picture">
+                  <wp:docPr id="1129208310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501014470" name="Picture"/>
+                          <pic:cNvPr id="1129208310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872420688" name="Picture">
+                  <wp:docPr id="948300439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872420688" name="Picture"/>
+                          <pic:cNvPr id="948300439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543683406" name="Picture">
+                  <wp:docPr id="1313250768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543683406" name="Picture"/>
+                          <pic:cNvPr id="1313250768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422650869" name="Picture">
+                  <wp:docPr id="178324285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422650869" name="Picture"/>
+                          <pic:cNvPr id="178324285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649888936" name="Picture">
+                  <wp:docPr id="1507024778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649888936" name="Picture"/>
+                          <pic:cNvPr id="1507024778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794055205" name="Picture">
+                        <wp:docPr id="1354349761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794055205" name="Picture"/>
+                                <pic:cNvPr id="1354349761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516108527" name="Picture">
+                  <wp:docPr id="476083066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516108527" name="Picture"/>
+                          <pic:cNvPr id="476083066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31633,57 +31633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461018363" name="Picture">
+                  <wp:docPr id="19045251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461018363" name="Picture"/>
+                          <pic:cNvPr id="19045251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32112,57 +32112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352928434" name="Picture">
+                  <wp:docPr id="79922395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352928434" name="Picture"/>
+                          <pic:cNvPr id="79922395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33404,57 +33404,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335181514" name="Picture">
+                  <wp:docPr id="1956852278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335181514" name="Picture"/>
+                          <pic:cNvPr id="1956852278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287240405" name="Picture">
+                  <wp:docPr id="1818133797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287240405" name="Picture"/>
+                          <pic:cNvPr id="1818133797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34137,57 +34137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191935579" name="Picture">
+                  <wp:docPr id="1917585457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191935579" name="Picture"/>
+                          <pic:cNvPr id="1917585457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35135,57 +35135,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080544468" name="Picture">
+                  <wp:docPr id="409950568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080544468" name="Picture"/>
+                          <pic:cNvPr id="409950568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35238,57 +35238,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237428358" name="Picture">
+                  <wp:docPr id="1219754940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237428358" name="Picture"/>
+                          <pic:cNvPr id="1219754940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36615,57 +36615,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891145391" name="Picture">
+                  <wp:docPr id="1524253865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891145391" name="Picture"/>
+                          <pic:cNvPr id="1524253865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37758,57 +37758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="428263458" name="Picture">
+                        <wp:docPr id="895335817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="428263458" name="Picture"/>
+                                <pic:cNvPr id="895335817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109726985" name="Picture">
+                  <wp:docPr id="1026181255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109726985" name="Picture"/>
+                          <pic:cNvPr id="1026181255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39208,57 +39208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440103448" name="Picture">
+                  <wp:docPr id="688913637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440103448" name="Picture"/>
+                          <pic:cNvPr id="688913637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39852,57 +39852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128664722" name="Picture">
+                  <wp:docPr id="1704371182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128664722" name="Picture"/>
+                          <pic:cNvPr id="1704371182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40850,57 +40850,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816552789" name="Picture">
+                  <wp:docPr id="377309675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816552789" name="Picture"/>
+                          <pic:cNvPr id="377309675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40953,57 +40953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752137861" name="Picture">
+                  <wp:docPr id="698575589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752137861" name="Picture"/>
+                          <pic:cNvPr id="698575589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42330,57 +42330,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52620068" name="Picture">
+                  <wp:docPr id="1200431100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52620068" name="Picture"/>
+                          <pic:cNvPr id="1200431100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43473,57 +43473,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23840722" name="Picture">
+                        <wp:docPr id="22481455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23840722" name="Picture"/>
+                                <pic:cNvPr id="22481455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44744,57 +44744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1560754613" name="Picture">
+                  <wp:docPr id="1773556194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1560754613" name="Picture"/>
+                          <pic:cNvPr id="1773556194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44824,57 +44824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255123889" name="Picture">
+                  <wp:docPr id="301831188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255123889" name="Picture"/>
+                          <pic:cNvPr id="301831188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45303,57 +45303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382553213" name="Picture">
+                  <wp:docPr id="728038182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382553213" name="Picture"/>
+                          <pic:cNvPr id="728038182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46891,57 +46891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193873677" name="Picture">
+                  <wp:docPr id="1953539134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193873677" name="Picture"/>
+                          <pic:cNvPr id="1953539134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46962,57 +46962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597628580" name="Picture">
+                  <wp:docPr id="156287888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597628580" name="Picture"/>
+                          <pic:cNvPr id="156287888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47376,57 +47376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836122452" name="Picture">
+                  <wp:docPr id="98677847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836122452" name="Picture"/>
+                          <pic:cNvPr id="98677847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>