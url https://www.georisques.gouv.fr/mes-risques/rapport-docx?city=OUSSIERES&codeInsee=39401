--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116793972" name="Picture">
+                  <wp:docPr id="1602364368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116793972" name="Picture"/>
+                          <pic:cNvPr id="1602364368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103841241" name="Picture">
+                  <wp:docPr id="329763377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103841241" name="Picture"/>
+                          <pic:cNvPr id="329763377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664238399" name="Picture">
+                        <wp:docPr id="189723167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664238399" name="Picture"/>
+                                <pic:cNvPr id="189723167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1808572474" name="Picture">
+                  <wp:docPr id="1617077506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1808572474" name="Picture"/>
+                          <pic:cNvPr id="1617077506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904306107" name="Picture">
+                  <wp:docPr id="1964617376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904306107" name="Picture"/>
+                          <pic:cNvPr id="1964617376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1067605859" name="Picture">
+                  <wp:docPr id="1648738069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1067605859" name="Picture"/>
+                          <pic:cNvPr id="1648738069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264273539" name="Picture">
+                  <wp:docPr id="686819855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264273539" name="Picture"/>
+                          <pic:cNvPr id="686819855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387283542" name="Picture">
+                  <wp:docPr id="1049593894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387283542" name="Picture"/>
+                          <pic:cNvPr id="1049593894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="317077990" name="Picture">
+                        <wp:docPr id="586932951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="317077990" name="Picture"/>
+                                <pic:cNvPr id="586932951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425296224" name="Picture">
+                        <wp:docPr id="932549270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425296224" name="Picture"/>
+                                <pic:cNvPr id="932549270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329595101" name="Picture">
+                        <wp:docPr id="1740235578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329595101" name="Picture"/>
+                                <pic:cNvPr id="1740235578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797301331" name="Picture">
+                        <wp:docPr id="95687886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797301331" name="Picture"/>
+                                <pic:cNvPr id="95687886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085767843" name="Picture">
+                        <wp:docPr id="85843069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085767843" name="Picture"/>
+                                <pic:cNvPr id="85843069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155329669" name="Picture">
+                        <wp:docPr id="1349918358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155329669" name="Picture"/>
+                                <pic:cNvPr id="1349918358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1896448131" name="Picture">
+                        <wp:docPr id="49756495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1896448131" name="Picture"/>
+                                <pic:cNvPr id="49756495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622955042" name="Picture">
+                        <wp:docPr id="1881889257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622955042" name="Picture"/>
+                                <pic:cNvPr id="1881889257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154306315" name="Picture">
+                        <wp:docPr id="1824820126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154306315" name="Picture"/>
+                                <pic:cNvPr id="1824820126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978823626" name="Picture">
+                        <wp:docPr id="1002549589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978823626" name="Picture"/>
+                                <pic:cNvPr id="1002549589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294783887" name="Picture">
+                        <wp:docPr id="1466764897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294783887" name="Picture"/>
+                                <pic:cNvPr id="1466764897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="704886411" name="Picture">
+                        <wp:docPr id="1891760519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="704886411" name="Picture"/>
+                                <pic:cNvPr id="1891760519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1123484833" name="Picture">
+                        <wp:docPr id="131718305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1123484833" name="Picture"/>
+                                <pic:cNvPr id="131718305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="988384430" name="Picture">
+                        <wp:docPr id="887729877" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="988384430" name="Picture"/>
+                                <pic:cNvPr id="887729877" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063349870" name="Picture">
+                        <wp:docPr id="146854481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063349870" name="Picture"/>
+                                <pic:cNvPr id="146854481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966711637" name="Picture">
+                  <wp:docPr id="1651510374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966711637" name="Picture"/>
+                          <pic:cNvPr id="1651510374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610325466" name="Picture">
+                  <wp:docPr id="141169105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610325466" name="Picture"/>
+                          <pic:cNvPr id="141169105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525658154" name="Picture">
+                  <wp:docPr id="1665282647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525658154" name="Picture"/>
+                          <pic:cNvPr id="1665282647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295811905" name="Picture">
+                  <wp:docPr id="1129493254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295811905" name="Picture"/>
+                          <pic:cNvPr id="1129493254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866045364" name="Picture">
+                  <wp:docPr id="1831909581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866045364" name="Picture"/>
+                          <pic:cNvPr id="1831909581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813125394" name="Picture">
+                  <wp:docPr id="1347697716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813125394" name="Picture"/>
+                          <pic:cNvPr id="1347697716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066985588" name="Picture">
+                        <wp:docPr id="1458678009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066985588" name="Picture"/>
+                                <pic:cNvPr id="1458678009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463181738" name="Picture">
+                  <wp:docPr id="107859699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463181738" name="Picture"/>
+                          <pic:cNvPr id="107859699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229315252" name="Picture">
+                  <wp:docPr id="2043923295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229315252" name="Picture"/>
+                          <pic:cNvPr id="2043923295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828790432" name="Picture">
+                  <wp:docPr id="574489340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828790432" name="Picture"/>
+                          <pic:cNvPr id="574489340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426135474" name="Picture">
+                  <wp:docPr id="147910120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426135474" name="Picture"/>
+                          <pic:cNvPr id="147910120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130435653" name="Picture">
+                  <wp:docPr id="2080435567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130435653" name="Picture"/>
+                          <pic:cNvPr id="2080435567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448852089" name="Picture">
+                  <wp:docPr id="1504989265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448852089" name="Picture"/>
+                          <pic:cNvPr id="1504989265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431665899" name="Picture">
+                        <wp:docPr id="1479073472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431665899" name="Picture"/>
+                                <pic:cNvPr id="1479073472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99812250" name="Picture">
+                        <wp:docPr id="2111201514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99812250" name="Picture"/>
+                                <pic:cNvPr id="2111201514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66053042" name="Picture">
+                  <wp:docPr id="399312786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66053042" name="Picture"/>
+                          <pic:cNvPr id="399312786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064706169" name="Picture">
+                  <wp:docPr id="289493488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064706169" name="Picture"/>
+                          <pic:cNvPr id="289493488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259262446" name="Picture">
+                  <wp:docPr id="646473387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259262446" name="Picture"/>
+                          <pic:cNvPr id="646473387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663297408" name="Picture">
+                  <wp:docPr id="1507468783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663297408" name="Picture"/>
+                          <pic:cNvPr id="1507468783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498027933" name="Picture">
+                  <wp:docPr id="181092790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498027933" name="Picture"/>
+                          <pic:cNvPr id="181092790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610033068" name="Picture">
+                  <wp:docPr id="1081117595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610033068" name="Picture"/>
+                          <pic:cNvPr id="1081117595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="753694851" name="Picture">
+                        <wp:docPr id="1094763372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="753694851" name="Picture"/>
+                                <pic:cNvPr id="1094763372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569535457" name="Picture">
+                  <wp:docPr id="550355151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569535457" name="Picture"/>
+                          <pic:cNvPr id="550355151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099066396" name="Picture">
+                  <wp:docPr id="996523295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099066396" name="Picture"/>
+                          <pic:cNvPr id="996523295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846885212" name="Picture">
+                  <wp:docPr id="2088321724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846885212" name="Picture"/>
+                          <pic:cNvPr id="2088321724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112633658" name="Picture">
+                  <wp:docPr id="1124023525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112633658" name="Picture"/>
+                          <pic:cNvPr id="1124023525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685733888" name="Picture">
+                  <wp:docPr id="1469606565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685733888" name="Picture"/>
+                          <pic:cNvPr id="1469606565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89102919" name="Picture">
+                  <wp:docPr id="97241889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89102919" name="Picture"/>
+                          <pic:cNvPr id="97241889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710154244" name="Picture">
+                        <wp:docPr id="1436509659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710154244" name="Picture"/>
+                                <pic:cNvPr id="1436509659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820450213" name="Picture">
+                  <wp:docPr id="1963069869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820450213" name="Picture"/>
+                          <pic:cNvPr id="1963069869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121137395" name="Picture">
+                  <wp:docPr id="1537020779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121137395" name="Picture"/>
+                          <pic:cNvPr id="1537020779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883380819" name="Picture">
+                  <wp:docPr id="1686127852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883380819" name="Picture"/>
+                          <pic:cNvPr id="1686127852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335639800" name="Picture">
+                  <wp:docPr id="1344297699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335639800" name="Picture"/>
+                          <pic:cNvPr id="1344297699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941914530" name="Picture">
+                  <wp:docPr id="550478573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941914530" name="Picture"/>
+                          <pic:cNvPr id="550478573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564599509" name="Picture">
+                  <wp:docPr id="1835906960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564599509" name="Picture"/>
+                          <pic:cNvPr id="1835906960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45031104" name="Picture">
+                  <wp:docPr id="339512079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45031104" name="Picture"/>
+                          <pic:cNvPr id="339512079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663867705" name="Picture">
+                  <wp:docPr id="372306725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663867705" name="Picture"/>
+                          <pic:cNvPr id="372306725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424435630" name="Picture">
+                  <wp:docPr id="1796851223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424435630" name="Picture"/>
+                          <pic:cNvPr id="1796851223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>