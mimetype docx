--- v1 (2026-10-11)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602364368" name="Picture">
+                  <wp:docPr id="731852474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602364368" name="Picture"/>
+                          <pic:cNvPr id="731852474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329763377" name="Picture">
+                  <wp:docPr id="504000776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329763377" name="Picture"/>
+                          <pic:cNvPr id="504000776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="189723167" name="Picture">
+                        <wp:docPr id="2037026089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="189723167" name="Picture"/>
+                                <pic:cNvPr id="2037026089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617077506" name="Picture">
+                  <wp:docPr id="1193776729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617077506" name="Picture"/>
+                          <pic:cNvPr id="1193776729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964617376" name="Picture">
+                  <wp:docPr id="909626994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964617376" name="Picture"/>
+                          <pic:cNvPr id="909626994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648738069" name="Picture">
+                  <wp:docPr id="1281871209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648738069" name="Picture"/>
+                          <pic:cNvPr id="1281871209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686819855" name="Picture">
+                  <wp:docPr id="1353517536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686819855" name="Picture"/>
+                          <pic:cNvPr id="1353517536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049593894" name="Picture">
+                  <wp:docPr id="88059702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049593894" name="Picture"/>
+                          <pic:cNvPr id="88059702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586932951" name="Picture">
+                        <wp:docPr id="1159755576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586932951" name="Picture"/>
+                                <pic:cNvPr id="1159755576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932549270" name="Picture">
+                        <wp:docPr id="1654962101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932549270" name="Picture"/>
+                                <pic:cNvPr id="1654962101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740235578" name="Picture">
+                        <wp:docPr id="1065001612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740235578" name="Picture"/>
+                                <pic:cNvPr id="1065001612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95687886" name="Picture">
+                        <wp:docPr id="845180030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95687886" name="Picture"/>
+                                <pic:cNvPr id="845180030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="85843069" name="Picture">
+                        <wp:docPr id="1696953229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="85843069" name="Picture"/>
+                                <pic:cNvPr id="1696953229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349918358" name="Picture">
+                        <wp:docPr id="927101722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349918358" name="Picture"/>
+                                <pic:cNvPr id="927101722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49756495" name="Picture">
+                        <wp:docPr id="1223923432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49756495" name="Picture"/>
+                                <pic:cNvPr id="1223923432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881889257" name="Picture">
+                        <wp:docPr id="1392224895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881889257" name="Picture"/>
+                                <pic:cNvPr id="1392224895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824820126" name="Picture">
+                        <wp:docPr id="445558671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824820126" name="Picture"/>
+                                <pic:cNvPr id="445558671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002549589" name="Picture">
+                        <wp:docPr id="1945872474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002549589" name="Picture"/>
+                                <pic:cNvPr id="1945872474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466764897" name="Picture">
+                        <wp:docPr id="1659339919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466764897" name="Picture"/>
+                                <pic:cNvPr id="1659339919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1891760519" name="Picture">
+                        <wp:docPr id="494754577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1891760519" name="Picture"/>
+                                <pic:cNvPr id="494754577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131718305" name="Picture">
+                        <wp:docPr id="1128896708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131718305" name="Picture"/>
+                                <pic:cNvPr id="1128896708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887729877" name="Picture">
+                        <wp:docPr id="1964620726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887729877" name="Picture"/>
+                                <pic:cNvPr id="1964620726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146854481" name="Picture">
+                        <wp:docPr id="1284203679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146854481" name="Picture"/>
+                                <pic:cNvPr id="1284203679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651510374" name="Picture">
+                  <wp:docPr id="749598764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651510374" name="Picture"/>
+                          <pic:cNvPr id="749598764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141169105" name="Picture">
+                  <wp:docPr id="455122416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141169105" name="Picture"/>
+                          <pic:cNvPr id="455122416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665282647" name="Picture">
+                  <wp:docPr id="569890307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665282647" name="Picture"/>
+                          <pic:cNvPr id="569890307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129493254" name="Picture">
+                  <wp:docPr id="163598435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129493254" name="Picture"/>
+                          <pic:cNvPr id="163598435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831909581" name="Picture">
+                  <wp:docPr id="1149860828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831909581" name="Picture"/>
+                          <pic:cNvPr id="1149860828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347697716" name="Picture">
+                  <wp:docPr id="1867922040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347697716" name="Picture"/>
+                          <pic:cNvPr id="1867922040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458678009" name="Picture">
+                        <wp:docPr id="636036727" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458678009" name="Picture"/>
+                                <pic:cNvPr id="636036727" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107859699" name="Picture">
+                  <wp:docPr id="541474874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107859699" name="Picture"/>
+                          <pic:cNvPr id="541474874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043923295" name="Picture">
+                  <wp:docPr id="527766555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043923295" name="Picture"/>
+                          <pic:cNvPr id="527766555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574489340" name="Picture">
+                  <wp:docPr id="1933787932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574489340" name="Picture"/>
+                          <pic:cNvPr id="1933787932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147910120" name="Picture">
+                  <wp:docPr id="959278991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147910120" name="Picture"/>
+                          <pic:cNvPr id="959278991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2080435567" name="Picture">
+                  <wp:docPr id="1538458094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2080435567" name="Picture"/>
+                          <pic:cNvPr id="1538458094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504989265" name="Picture">
+                  <wp:docPr id="797653507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504989265" name="Picture"/>
+                          <pic:cNvPr id="797653507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1479073472" name="Picture">
+                        <wp:docPr id="2002594406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1479073472" name="Picture"/>
+                                <pic:cNvPr id="2002594406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2111201514" name="Picture">
+                        <wp:docPr id="1733752069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2111201514" name="Picture"/>
+                                <pic:cNvPr id="1733752069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399312786" name="Picture">
+                  <wp:docPr id="1937972145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399312786" name="Picture"/>
+                          <pic:cNvPr id="1937972145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289493488" name="Picture">
+                  <wp:docPr id="323995624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289493488" name="Picture"/>
+                          <pic:cNvPr id="323995624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646473387" name="Picture">
+                  <wp:docPr id="1378155742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646473387" name="Picture"/>
+                          <pic:cNvPr id="1378155742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507468783" name="Picture">
+                  <wp:docPr id="1708190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507468783" name="Picture"/>
+                          <pic:cNvPr id="1708190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181092790" name="Picture">
+                  <wp:docPr id="47492885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181092790" name="Picture"/>
+                          <pic:cNvPr id="47492885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081117595" name="Picture">
+                  <wp:docPr id="1992000362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081117595" name="Picture"/>
+                          <pic:cNvPr id="1992000362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094763372" name="Picture">
+                        <wp:docPr id="1948737515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094763372" name="Picture"/>
+                                <pic:cNvPr id="1948737515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550355151" name="Picture">
+                  <wp:docPr id="251192034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550355151" name="Picture"/>
+                          <pic:cNvPr id="251192034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996523295" name="Picture">
+                  <wp:docPr id="1686277554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996523295" name="Picture"/>
+                          <pic:cNvPr id="1686277554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088321724" name="Picture">
+                  <wp:docPr id="714366670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088321724" name="Picture"/>
+                          <pic:cNvPr id="714366670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124023525" name="Picture">
+                  <wp:docPr id="1914402116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124023525" name="Picture"/>
+                          <pic:cNvPr id="1914402116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1469606565" name="Picture">
+                  <wp:docPr id="252888657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1469606565" name="Picture"/>
+                          <pic:cNvPr id="252888657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97241889" name="Picture">
+                  <wp:docPr id="1392128361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97241889" name="Picture"/>
+                          <pic:cNvPr id="1392128361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436509659" name="Picture">
+                        <wp:docPr id="1131353703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436509659" name="Picture"/>
+                                <pic:cNvPr id="1131353703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963069869" name="Picture">
+                  <wp:docPr id="853571249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963069869" name="Picture"/>
+                          <pic:cNvPr id="853571249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537020779" name="Picture">
+                  <wp:docPr id="159875748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537020779" name="Picture"/>
+                          <pic:cNvPr id="159875748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686127852" name="Picture">
+                  <wp:docPr id="562227288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686127852" name="Picture"/>
+                          <pic:cNvPr id="562227288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1344297699" name="Picture">
+                  <wp:docPr id="1247283961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1344297699" name="Picture"/>
+                          <pic:cNvPr id="1247283961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550478573" name="Picture">
+                  <wp:docPr id="618692730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550478573" name="Picture"/>
+                          <pic:cNvPr id="618692730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835906960" name="Picture">
+                  <wp:docPr id="2063595502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835906960" name="Picture"/>
+                          <pic:cNvPr id="2063595502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339512079" name="Picture">
+                  <wp:docPr id="2142321676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339512079" name="Picture"/>
+                          <pic:cNvPr id="2142321676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372306725" name="Picture">
+                  <wp:docPr id="601638813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372306725" name="Picture"/>
+                          <pic:cNvPr id="601638813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796851223" name="Picture">
+                  <wp:docPr id="1546489951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796851223" name="Picture"/>
+                          <pic:cNvPr id="1546489951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>