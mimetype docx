--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658137254" name="Picture">
+                  <wp:docPr id="1378455183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658137254" name="Picture"/>
+                          <pic:cNvPr id="1378455183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781594994" name="Picture">
+                  <wp:docPr id="1424586540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781594994" name="Picture"/>
+                          <pic:cNvPr id="1424586540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628076191" name="Picture">
+                        <wp:docPr id="606891688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628076191" name="Picture"/>
+                                <pic:cNvPr id="606891688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275987226" name="Picture">
+                  <wp:docPr id="1957992916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275987226" name="Picture"/>
+                          <pic:cNvPr id="1957992916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817805036" name="Picture">
+                  <wp:docPr id="1834839228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817805036" name="Picture"/>
+                          <pic:cNvPr id="1834839228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792254708" name="Picture">
+                  <wp:docPr id="2004018605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792254708" name="Picture"/>
+                          <pic:cNvPr id="2004018605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320244296" name="Picture">
+                  <wp:docPr id="498419180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320244296" name="Picture"/>
+                          <pic:cNvPr id="498419180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557435943" name="Picture">
+                  <wp:docPr id="199526356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557435943" name="Picture"/>
+                          <pic:cNvPr id="199526356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351189163" name="Picture">
+                        <wp:docPr id="1304796725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351189163" name="Picture"/>
+                                <pic:cNvPr id="1304796725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1647085618" name="Picture">
+                        <wp:docPr id="1127248256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1647085618" name="Picture"/>
+                                <pic:cNvPr id="1127248256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898287528" name="Picture">
+                        <wp:docPr id="1424124416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898287528" name="Picture"/>
+                                <pic:cNvPr id="1424124416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532634820" name="Picture">
+                        <wp:docPr id="796639980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532634820" name="Picture"/>
+                                <pic:cNvPr id="796639980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009895536" name="Picture">
+                        <wp:docPr id="2121448109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009895536" name="Picture"/>
+                                <pic:cNvPr id="2121448109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746875802" name="Picture">
+                        <wp:docPr id="1331065980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746875802" name="Picture"/>
+                                <pic:cNvPr id="1331065980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220332572" name="Picture">
+                        <wp:docPr id="1360809497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220332572" name="Picture"/>
+                                <pic:cNvPr id="1360809497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1020663760" name="Picture">
+                        <wp:docPr id="1278979491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1020663760" name="Picture"/>
+                                <pic:cNvPr id="1278979491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1173137858" name="Picture">
+                        <wp:docPr id="1194686455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1173137858" name="Picture"/>
+                                <pic:cNvPr id="1194686455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1360834608" name="Picture">
+                        <wp:docPr id="783936876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1360834608" name="Picture"/>
+                                <pic:cNvPr id="783936876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47296990" name="Picture">
+                        <wp:docPr id="2143388607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47296990" name="Picture"/>
+                                <pic:cNvPr id="2143388607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710570962" name="Picture">
+                        <wp:docPr id="1570147665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710570962" name="Picture"/>
+                                <pic:cNvPr id="1570147665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713471823" name="Picture">
+                        <wp:docPr id="1975604742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713471823" name="Picture"/>
+                                <pic:cNvPr id="1975604742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951804828" name="Picture">
+                        <wp:docPr id="684429083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951804828" name="Picture"/>
+                                <pic:cNvPr id="684429083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031807628" name="Picture">
+                        <wp:docPr id="161022704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031807628" name="Picture"/>
+                                <pic:cNvPr id="161022704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572971836" name="Picture">
+                  <wp:docPr id="1133663069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572971836" name="Picture"/>
+                          <pic:cNvPr id="1133663069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1819535428" name="Picture">
+                  <wp:docPr id="1775168645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1819535428" name="Picture"/>
+                          <pic:cNvPr id="1775168645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989888936" name="Picture">
+                  <wp:docPr id="403082813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989888936" name="Picture"/>
+                          <pic:cNvPr id="403082813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074124841" name="Picture">
+                  <wp:docPr id="1962561134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074124841" name="Picture"/>
+                          <pic:cNvPr id="1962561134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667159986" name="Picture">
+                  <wp:docPr id="118801172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667159986" name="Picture"/>
+                          <pic:cNvPr id="118801172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272154784" name="Picture">
+                  <wp:docPr id="1805899226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272154784" name="Picture"/>
+                          <pic:cNvPr id="1805899226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="267372993" name="Picture">
+                        <wp:docPr id="1191462991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="267372993" name="Picture"/>
+                                <pic:cNvPr id="1191462991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355485162" name="Picture">
+                  <wp:docPr id="1919003081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355485162" name="Picture"/>
+                          <pic:cNvPr id="1919003081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615749647" name="Picture">
+                  <wp:docPr id="597065728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615749647" name="Picture"/>
+                          <pic:cNvPr id="597065728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1432616089" name="Picture">
+                  <wp:docPr id="1177940493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1432616089" name="Picture"/>
+                          <pic:cNvPr id="1177940493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919617863" name="Picture">
+                  <wp:docPr id="651555731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919617863" name="Picture"/>
+                          <pic:cNvPr id="651555731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524808141" name="Picture">
+                  <wp:docPr id="632400138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524808141" name="Picture"/>
+                          <pic:cNvPr id="632400138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675430960" name="Picture">
+                  <wp:docPr id="513509794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675430960" name="Picture"/>
+                          <pic:cNvPr id="513509794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074652661" name="Picture">
+                        <wp:docPr id="980142301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074652661" name="Picture"/>
+                                <pic:cNvPr id="980142301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112839989" name="Picture">
+                  <wp:docPr id="1622517954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112839989" name="Picture"/>
+                          <pic:cNvPr id="1622517954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384976581" name="Picture">
+                  <wp:docPr id="1995342147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384976581" name="Picture"/>
+                          <pic:cNvPr id="1995342147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109262671" name="Picture">
+                  <wp:docPr id="1281183644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109262671" name="Picture"/>
+                          <pic:cNvPr id="1281183644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811840675" name="Picture">
+                  <wp:docPr id="1338382803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811840675" name="Picture"/>
+                          <pic:cNvPr id="1338382803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768538401" name="Picture">
+                  <wp:docPr id="1272082070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768538401" name="Picture"/>
+                          <pic:cNvPr id="1272082070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861409177" name="Picture">
+                  <wp:docPr id="23591813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861409177" name="Picture"/>
+                          <pic:cNvPr id="23591813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877205300" name="Picture">
+                  <wp:docPr id="604543388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877205300" name="Picture"/>
+                          <pic:cNvPr id="604543388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193210595" name="Picture">
+                  <wp:docPr id="445510987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193210595" name="Picture"/>
+                          <pic:cNvPr id="445510987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="786990458" name="Picture">
+                  <wp:docPr id="262044528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="786990458" name="Picture"/>
+                          <pic:cNvPr id="262044528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476992620" name="Picture">
+                  <wp:docPr id="925065454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476992620" name="Picture"/>
+                          <pic:cNvPr id="925065454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111249722" name="Picture">
+                  <wp:docPr id="1174652832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111249722" name="Picture"/>
+                          <pic:cNvPr id="1174652832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122973755" name="Picture">
+                  <wp:docPr id="657360948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122973755" name="Picture"/>
+                          <pic:cNvPr id="657360948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853938566" name="Picture">
+                        <wp:docPr id="393732198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853938566" name="Picture"/>
+                                <pic:cNvPr id="393732198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676994021" name="Picture">
+                  <wp:docPr id="2014449006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676994021" name="Picture"/>
+                          <pic:cNvPr id="2014449006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227182652" name="Picture">
+                  <wp:docPr id="1670772944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227182652" name="Picture"/>
+                          <pic:cNvPr id="1670772944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263341759" name="Picture">
+                  <wp:docPr id="1271480340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263341759" name="Picture"/>
+                          <pic:cNvPr id="1271480340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864993854" name="Picture">
+                  <wp:docPr id="477270831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864993854" name="Picture"/>
+                          <pic:cNvPr id="477270831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192307709" name="Picture">
+                  <wp:docPr id="1472413600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192307709" name="Picture"/>
+                          <pic:cNvPr id="1472413600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343947769" name="Picture">
+                  <wp:docPr id="188344478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343947769" name="Picture"/>
+                          <pic:cNvPr id="188344478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="509270229" name="Picture">
+                        <wp:docPr id="1226991775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="509270229" name="Picture"/>
+                                <pic:cNvPr id="1226991775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190140797" name="Picture">
+                  <wp:docPr id="388128361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190140797" name="Picture"/>
+                          <pic:cNvPr id="388128361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432798117" name="Picture">
+                  <wp:docPr id="584315176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432798117" name="Picture"/>
+                          <pic:cNvPr id="584315176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701961158" name="Picture">
+                  <wp:docPr id="718708599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701961158" name="Picture"/>
+                          <pic:cNvPr id="718708599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45484,57 +45484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970720302" name="Picture">
+                  <wp:docPr id="141467050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970720302" name="Picture"/>
+                          <pic:cNvPr id="141467050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859183092" name="Picture">
+                  <wp:docPr id="898197310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859183092" name="Picture"/>
+                          <pic:cNvPr id="898197310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45969,57 +45969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586054519" name="Picture">
+                  <wp:docPr id="733637599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586054519" name="Picture"/>
+                          <pic:cNvPr id="733637599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>