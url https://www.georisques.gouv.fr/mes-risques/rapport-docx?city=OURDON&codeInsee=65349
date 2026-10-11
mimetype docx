--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305635085" name="Picture">
+                  <wp:docPr id="1906631119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305635085" name="Picture"/>
+                          <pic:cNvPr id="1906631119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355803047" name="Picture">
+                  <wp:docPr id="253786257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355803047" name="Picture"/>
+                          <pic:cNvPr id="253786257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1251847087" name="Picture">
+                        <wp:docPr id="2027997358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1251847087" name="Picture"/>
+                                <pic:cNvPr id="2027997358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10322751" name="Picture">
+                  <wp:docPr id="943927231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10322751" name="Picture"/>
+                          <pic:cNvPr id="943927231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236228522" name="Picture">
+                  <wp:docPr id="84312310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236228522" name="Picture"/>
+                          <pic:cNvPr id="84312310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290623707" name="Picture">
+                  <wp:docPr id="914225510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290623707" name="Picture"/>
+                          <pic:cNvPr id="914225510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="255358483" name="Picture">
+                  <wp:docPr id="780593739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="255358483" name="Picture"/>
+                          <pic:cNvPr id="780593739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078890285" name="Picture">
+                  <wp:docPr id="2065186712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078890285" name="Picture"/>
+                          <pic:cNvPr id="2065186712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="140061556" name="Picture">
+                        <wp:docPr id="662526375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="140061556" name="Picture"/>
+                                <pic:cNvPr id="662526375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,50 +6094,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1044771243" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1044771243" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_6_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6512,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1375927628" name="Picture">
+                        <wp:docPr id="494730592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1375927628" name="Picture"/>
+                                <pic:cNvPr id="494730592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7127,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172455360" name="Picture">
+                        <wp:docPr id="612903387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172455360" name="Picture"/>
+                                <pic:cNvPr id="612903387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7460,50 +7503,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1409373709" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1409373709" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_7_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7878,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550182860" name="Picture">
+                        <wp:docPr id="1285269075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550182860" name="Picture"/>
+                                <pic:cNvPr id="1285269075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8493,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53642619" name="Picture">
+                        <wp:docPr id="533121398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53642619" name="Picture"/>
+                                <pic:cNvPr id="533121398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8826,50 +8912,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1159531999" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1159531999" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_8_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9243,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="316077354" name="Picture">
+                        <wp:docPr id="1494749184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="316077354" name="Picture"/>
+                                <pic:cNvPr id="1494749184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9875,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667467316" name="Picture">
+                        <wp:docPr id="1727032347" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667467316" name="Picture"/>
+                                <pic:cNvPr id="1727032347" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10208,50 +10337,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1390516383" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1390516383" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_9_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10626,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859655748" name="Picture">
+                        <wp:docPr id="15500194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859655748" name="Picture"/>
+                                <pic:cNvPr id="15500194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11241,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125714368" name="Picture">
+                        <wp:docPr id="286577080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125714368" name="Picture"/>
+                                <pic:cNvPr id="286577080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11574,50 +11746,93 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="190500" cy="190500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1222308209" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1222308209" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_1_10_3.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="0"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="190500" cy="190500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -11992,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015562965" name="Picture">
+                        <wp:docPr id="873700902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015562965" name="Picture"/>
+                                <pic:cNvPr id="873700902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12856,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163159466" name="Picture">
+                  <wp:docPr id="778919133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163159466" name="Picture"/>
+                          <pic:cNvPr id="778919133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12945,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645651548" name="Picture">
+                  <wp:docPr id="1387039218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645651548" name="Picture"/>
+                          <pic:cNvPr id="1387039218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13589,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235733738" name="Picture">
+                  <wp:docPr id="1018916553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235733738" name="Picture"/>
+                          <pic:cNvPr id="1018916553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14817,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239588278" name="Picture">
+                  <wp:docPr id="1723124312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239588278" name="Picture"/>
+                          <pic:cNvPr id="1723124312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14906,50 +15121,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="562070525" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="562070525" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_2_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16258,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572524192" name="Picture">
+                  <wp:docPr id="1294781264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572524192" name="Picture"/>
+                          <pic:cNvPr id="1294781264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17406,50 +17664,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="200022232" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="200022232" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18338,50 +18639,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="355775865" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="355775865" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_2_13_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -19718,57 +20062,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54710495" name="Picture">
+                  <wp:docPr id="1169599507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54710495" name="Picture"/>
+                          <pic:cNvPr id="1169599507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19807,57 +20151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618379930" name="Picture">
+                  <wp:docPr id="289004888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618379930" name="Picture"/>
+                          <pic:cNvPr id="289004888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20487,57 +20831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2405238" name="Picture">
+                  <wp:docPr id="173559438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2405238" name="Picture"/>
+                          <pic:cNvPr id="173559438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21548,57 +21892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077794745" name="Picture">
+                  <wp:docPr id="1135238093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077794745" name="Picture"/>
+                          <pic:cNvPr id="1135238093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21637,50 +21981,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1980514029" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1980514029" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_3_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23072,57 +23459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064656652" name="Picture">
+                  <wp:docPr id="960211416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064656652" name="Picture"/>
+                          <pic:cNvPr id="960211416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24265,50 +24652,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1339749024" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1339749024" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_3_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -26425,57 +26855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037573881" name="Picture">
+                  <wp:docPr id="1032854756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037573881" name="Picture"/>
+                          <pic:cNvPr id="1032854756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26496,57 +26926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182031705" name="Picture">
+                  <wp:docPr id="1517218835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182031705" name="Picture"/>
+                          <pic:cNvPr id="1517218835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26964,57 +27394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524363313" name="Picture">
+                  <wp:docPr id="1111050764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524363313" name="Picture"/>
+                          <pic:cNvPr id="1111050764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28123,57 +28553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758988872" name="Picture">
+                  <wp:docPr id="192138249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758988872" name="Picture"/>
+                          <pic:cNvPr id="192138249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28212,57 +28642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804102635" name="Picture">
+                  <wp:docPr id="651208448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804102635" name="Picture"/>
+                          <pic:cNvPr id="651208448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28856,57 +29286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2112792581" name="Picture">
+                  <wp:docPr id="783409404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2112792581" name="Picture"/>
+                          <pic:cNvPr id="783409404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29854,57 +30284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523401414" name="Picture">
+                  <wp:docPr id="1081427545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523401414" name="Picture"/>
+                          <pic:cNvPr id="1081427545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29943,50 +30373,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="2117191162" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2117191162" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_5_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -31291,57 +31764,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135699421" name="Picture">
+                  <wp:docPr id="1767083554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135699421" name="Picture"/>
+                          <pic:cNvPr id="1767083554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32420,50 +32893,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="598517905" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="598517905" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_5_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -33752,57 +34268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="956113771" name="Picture">
+                  <wp:docPr id="1459294296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="956113771" name="Picture"/>
+                          <pic:cNvPr id="1459294296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33841,57 +34357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521980625" name="Picture">
+                  <wp:docPr id="594821312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521980625" name="Picture"/>
+                          <pic:cNvPr id="594821312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34485,57 +35001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890853733" name="Picture">
+                  <wp:docPr id="471520909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890853733" name="Picture"/>
+                          <pic:cNvPr id="471520909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35483,57 +35999,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955035104" name="Picture">
+                  <wp:docPr id="1710731852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955035104" name="Picture"/>
+                          <pic:cNvPr id="1710731852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35572,50 +36088,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1188837816" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1188837816" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_6_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36922,57 +37481,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561579237" name="Picture">
+                  <wp:docPr id="489797512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561579237" name="Picture"/>
+                          <pic:cNvPr id="489797512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38042,50 +38601,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="391603739" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="391603739" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_6_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -39024,50 +39626,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="876843878" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="876843878" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_6_13_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -40467,57 +41112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082946695" name="Picture">
+                  <wp:docPr id="411585611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082946695" name="Picture"/>
+                          <pic:cNvPr id="411585611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40556,57 +41201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881290201" name="Picture">
+                  <wp:docPr id="1340182458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881290201" name="Picture"/>
+                          <pic:cNvPr id="1340182458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41200,57 +41845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137538824" name="Picture">
+                  <wp:docPr id="1053816772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137538824" name="Picture"/>
+                          <pic:cNvPr id="1053816772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42198,57 +42843,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236162999" name="Picture">
+                  <wp:docPr id="619428226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236162999" name="Picture"/>
+                          <pic:cNvPr id="619428226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42287,50 +42932,93 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="190500" cy="190500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1470242424" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1470242424" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_7_7.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="190500" cy="190500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43635,57 +44323,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153626340" name="Picture">
+                  <wp:docPr id="963543676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153626340" name="Picture"/>
+                          <pic:cNvPr id="963543676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44764,50 +45452,93 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:drawing>
+                      <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                        <wp:simplePos x="0" y="0"/>
+                        <wp:positionH relativeFrom="column">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionH>
+                        <wp:positionV relativeFrom="paragraph">
+                          <wp:posOffset>0</wp:posOffset>
+                        </wp:positionV>
+                        <wp:extent cx="139700" cy="152400"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:wrapNone/>
+                        <wp:docPr id="1736406809" name="Picture">
+</wp:docPr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1736406809" name="Picture"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="img_0_7_12_2.png"/>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect l="0" t="0" r="0" b="16666"/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm rot="0">
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="139700" cy="152400"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect"/>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:anchor>
+                    </w:drawing>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -45956,57 +46687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455333884" name="Picture">
+                  <wp:docPr id="709846248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455333884" name="Picture"/>
+                          <pic:cNvPr id="709846248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46027,57 +46758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719429492" name="Picture">
+                  <wp:docPr id="350125284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719429492" name="Picture"/>
+                          <pic:cNvPr id="350125284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46441,57 +47172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433779135" name="Picture">
+                  <wp:docPr id="2086433316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433779135" name="Picture"/>
+                          <pic:cNvPr id="2086433316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47236,69 +47967,86 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
+ <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
+ <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
+ <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
+ <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
+ <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
+ <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
+ <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
+ <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_25.jpg"/>
+ <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_24.png"/>
+ <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
+ <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
+ <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_15.jpg"/>
+ <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.png"/>
+ <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
+ <Relationship Id="img_0_6_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
+ <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
+ <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>