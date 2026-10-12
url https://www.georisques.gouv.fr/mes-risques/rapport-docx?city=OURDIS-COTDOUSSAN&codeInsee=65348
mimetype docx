--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798995042" name="Picture">
+                  <wp:docPr id="296150038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798995042" name="Picture"/>
+                          <pic:cNvPr id="296150038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922464135" name="Picture">
+                  <wp:docPr id="1532138854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922464135" name="Picture"/>
+                          <pic:cNvPr id="1532138854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1175415714" name="Picture">
+                        <wp:docPr id="1503546926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1175415714" name="Picture"/>
+                                <pic:cNvPr id="1503546926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250474237" name="Picture">
+                  <wp:docPr id="1634997720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250474237" name="Picture"/>
+                          <pic:cNvPr id="1634997720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="19623581" name="Picture">
+                  <wp:docPr id="769861859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="19623581" name="Picture"/>
+                          <pic:cNvPr id="769861859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266695806" name="Picture">
+                  <wp:docPr id="227755640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266695806" name="Picture"/>
+                          <pic:cNvPr id="227755640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445040236" name="Picture">
+                  <wp:docPr id="1614782784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445040236" name="Picture"/>
+                          <pic:cNvPr id="1614782784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673832683" name="Picture">
+                  <wp:docPr id="137632882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673832683" name="Picture"/>
+                          <pic:cNvPr id="137632882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692355232" name="Picture">
+                        <wp:docPr id="31703392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692355232" name="Picture"/>
+                                <pic:cNvPr id="31703392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624538154" name="Picture">
+                        <wp:docPr id="2008655156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624538154" name="Picture"/>
+                                <pic:cNvPr id="2008655156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123025452" name="Picture">
+                        <wp:docPr id="1232780607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123025452" name="Picture"/>
+                                <pic:cNvPr id="1232780607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678743180" name="Picture">
+                        <wp:docPr id="1456003497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678743180" name="Picture"/>
+                                <pic:cNvPr id="1456003497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="326475131" name="Picture">
+                        <wp:docPr id="1477990340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="326475131" name="Picture"/>
+                                <pic:cNvPr id="1477990340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135453159" name="Picture">
+                        <wp:docPr id="1707171477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135453159" name="Picture"/>
+                                <pic:cNvPr id="1707171477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678575359" name="Picture">
+                        <wp:docPr id="1617281886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678575359" name="Picture"/>
+                                <pic:cNvPr id="1617281886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020227563" name="Picture">
+                        <wp:docPr id="1245654666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020227563" name="Picture"/>
+                                <pic:cNvPr id="1245654666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789928958" name="Picture">
+                        <wp:docPr id="65227916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789928958" name="Picture"/>
+                                <pic:cNvPr id="65227916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440795228" name="Picture">
+                        <wp:docPr id="165307822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440795228" name="Picture"/>
+                                <pic:cNvPr id="165307822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="457353782" name="Picture">
+                        <wp:docPr id="1120173668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="457353782" name="Picture"/>
+                                <pic:cNvPr id="1120173668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621227305" name="Picture">
+                        <wp:docPr id="935090227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621227305" name="Picture"/>
+                                <pic:cNvPr id="935090227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909480438" name="Picture">
+                        <wp:docPr id="986172675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909480438" name="Picture"/>
+                                <pic:cNvPr id="986172675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722008952" name="Picture">
+                        <wp:docPr id="1882651263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722008952" name="Picture"/>
+                                <pic:cNvPr id="1882651263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128027423" name="Picture">
+                        <wp:docPr id="1730322396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128027423" name="Picture"/>
+                                <pic:cNvPr id="1730322396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161105482" name="Picture">
+                  <wp:docPr id="149300304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161105482" name="Picture"/>
+                          <pic:cNvPr id="149300304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481086035" name="Picture">
+                  <wp:docPr id="567053058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481086035" name="Picture"/>
+                          <pic:cNvPr id="567053058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977550718" name="Picture">
+                  <wp:docPr id="1567788226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977550718" name="Picture"/>
+                          <pic:cNvPr id="1567788226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326616741" name="Picture">
+                  <wp:docPr id="1633292124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326616741" name="Picture"/>
+                          <pic:cNvPr id="1633292124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110195560" name="Picture">
+                  <wp:docPr id="1641375152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110195560" name="Picture"/>
+                          <pic:cNvPr id="1641375152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16516,57 +16516,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166408714" name="Picture">
+                  <wp:docPr id="1905459663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166408714" name="Picture"/>
+                          <pic:cNvPr id="1905459663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17678,57 +17678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="546191926" name="Picture">
+                        <wp:docPr id="1137391968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="546191926" name="Picture"/>
+                                <pic:cNvPr id="1137391968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18653,57 +18653,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849693948" name="Picture">
+                        <wp:docPr id="1440357612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849693948" name="Picture"/>
+                                <pic:cNvPr id="1440357612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20062,57 +20062,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454119208" name="Picture">
+                  <wp:docPr id="853771055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454119208" name="Picture"/>
+                          <pic:cNvPr id="853771055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20151,57 +20151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041558019" name="Picture">
+                  <wp:docPr id="398452732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041558019" name="Picture"/>
+                          <pic:cNvPr id="398452732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20831,57 +20831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025414284" name="Picture">
+                  <wp:docPr id="1964826480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025414284" name="Picture"/>
+                          <pic:cNvPr id="1964826480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21892,57 +21892,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205719598" name="Picture">
+                  <wp:docPr id="1333595036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205719598" name="Picture"/>
+                          <pic:cNvPr id="1333595036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21995,57 +21995,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082991629" name="Picture">
+                  <wp:docPr id="56236636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082991629" name="Picture"/>
+                          <pic:cNvPr id="56236636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23459,57 +23459,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934031075" name="Picture">
+                  <wp:docPr id="1302692793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934031075" name="Picture"/>
+                          <pic:cNvPr id="1302692793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24666,57 +24666,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547637273" name="Picture">
+                        <wp:docPr id="1270409279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547637273" name="Picture"/>
+                                <pic:cNvPr id="1270409279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26855,57 +26855,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959526565" name="Picture">
+                  <wp:docPr id="1135807741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959526565" name="Picture"/>
+                          <pic:cNvPr id="1135807741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26926,57 +26926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613980328" name="Picture">
+                  <wp:docPr id="146082986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613980328" name="Picture"/>
+                          <pic:cNvPr id="146082986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27394,57 +27394,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309176" name="Picture">
+                  <wp:docPr id="79754387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309176" name="Picture"/>
+                          <pic:cNvPr id="79754387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28553,57 +28553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077381664" name="Picture">
+                  <wp:docPr id="2098816680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077381664" name="Picture"/>
+                          <pic:cNvPr id="2098816680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28642,57 +28642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="468704810" name="Picture">
+                  <wp:docPr id="1575609853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="468704810" name="Picture"/>
+                          <pic:cNvPr id="1575609853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29286,57 +29286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70006934" name="Picture">
+                  <wp:docPr id="1586423487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70006934" name="Picture"/>
+                          <pic:cNvPr id="1586423487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30284,57 +30284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765584922" name="Picture">
+                  <wp:docPr id="1962493492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765584922" name="Picture"/>
+                          <pic:cNvPr id="1962493492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30387,57 +30387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645012605" name="Picture">
+                  <wp:docPr id="491526520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645012605" name="Picture"/>
+                          <pic:cNvPr id="491526520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31764,57 +31764,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769817432" name="Picture">
+                  <wp:docPr id="415590126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769817432" name="Picture"/>
+                          <pic:cNvPr id="415590126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32907,57 +32907,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520391572" name="Picture">
+                        <wp:docPr id="343484722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520391572" name="Picture"/>
+                                <pic:cNvPr id="343484722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34268,57 +34268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553786263" name="Picture">
+                  <wp:docPr id="666427205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553786263" name="Picture"/>
+                          <pic:cNvPr id="666427205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34357,57 +34357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313483945" name="Picture">
+                  <wp:docPr id="1002548582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313483945" name="Picture"/>
+                          <pic:cNvPr id="1002548582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35001,57 +35001,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257269163" name="Picture">
+                  <wp:docPr id="280169144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257269163" name="Picture"/>
+                          <pic:cNvPr id="280169144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35999,57 +35999,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281047432" name="Picture">
+                  <wp:docPr id="736222395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281047432" name="Picture"/>
+                          <pic:cNvPr id="736222395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36102,57 +36102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106408542" name="Picture">
+                  <wp:docPr id="400443910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106408542" name="Picture"/>
+                          <pic:cNvPr id="400443910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37481,57 +37481,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087832349" name="Picture">
+                  <wp:docPr id="1852064521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087832349" name="Picture"/>
+                          <pic:cNvPr id="1852064521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38615,57 +38615,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738505618" name="Picture">
+                        <wp:docPr id="500742581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738505618" name="Picture"/>
+                                <pic:cNvPr id="500742581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39640,57 +39640,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="159445963" name="Picture">
+                        <wp:docPr id="911849870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="159445963" name="Picture"/>
+                                <pic:cNvPr id="911849870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41112,57 +41112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368016516" name="Picture">
+                  <wp:docPr id="1855237089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368016516" name="Picture"/>
+                          <pic:cNvPr id="1855237089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41201,57 +41201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600302581" name="Picture">
+                  <wp:docPr id="2030242706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600302581" name="Picture"/>
+                          <pic:cNvPr id="2030242706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41845,57 +41845,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685713130" name="Picture">
+                  <wp:docPr id="2101121271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685713130" name="Picture"/>
+                          <pic:cNvPr id="2101121271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42843,57 +42843,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329026555" name="Picture">
+                  <wp:docPr id="630511531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329026555" name="Picture"/>
+                          <pic:cNvPr id="630511531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42946,57 +42946,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993796495" name="Picture">
+                  <wp:docPr id="1885274611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993796495" name="Picture"/>
+                          <pic:cNvPr id="1885274611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44323,57 +44323,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417629901" name="Picture">
+                  <wp:docPr id="706630193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417629901" name="Picture"/>
+                          <pic:cNvPr id="706630193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45466,57 +45466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105593650" name="Picture">
+                        <wp:docPr id="125761593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105593650" name="Picture"/>
+                                <pic:cNvPr id="125761593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46687,57 +46687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406599543" name="Picture">
+                  <wp:docPr id="1596566845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406599543" name="Picture"/>
+                          <pic:cNvPr id="1596566845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46758,57 +46758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691256544" name="Picture">
+                  <wp:docPr id="1233772190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691256544" name="Picture"/>
+                          <pic:cNvPr id="1233772190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47172,57 +47172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1064451232" name="Picture">
+                  <wp:docPr id="705651242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1064451232" name="Picture"/>
+                          <pic:cNvPr id="705651242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>