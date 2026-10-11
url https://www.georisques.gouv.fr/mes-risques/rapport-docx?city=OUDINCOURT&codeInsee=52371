--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656971438" name="Picture">
+                  <wp:docPr id="1776094822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656971438" name="Picture"/>
+                          <pic:cNvPr id="1776094822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543751906" name="Picture">
+                  <wp:docPr id="2138827351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543751906" name="Picture"/>
+                          <pic:cNvPr id="2138827351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951683184" name="Picture">
+                        <wp:docPr id="1456598865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951683184" name="Picture"/>
+                                <pic:cNvPr id="1456598865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534718952" name="Picture">
+                  <wp:docPr id="955648408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534718952" name="Picture"/>
+                          <pic:cNvPr id="955648408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644577384" name="Picture">
+                  <wp:docPr id="410348523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644577384" name="Picture"/>
+                          <pic:cNvPr id="410348523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231283841" name="Picture">
+                  <wp:docPr id="858572461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231283841" name="Picture"/>
+                          <pic:cNvPr id="858572461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821532926" name="Picture">
+                  <wp:docPr id="1466973222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821532926" name="Picture"/>
+                          <pic:cNvPr id="1466973222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11415147" name="Picture">
+                  <wp:docPr id="309930704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11415147" name="Picture"/>
+                          <pic:cNvPr id="309930704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740844021" name="Picture">
+                        <wp:docPr id="185938543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740844021" name="Picture"/>
+                                <pic:cNvPr id="185938543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402543850" name="Picture">
+                        <wp:docPr id="1053696040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402543850" name="Picture"/>
+                                <pic:cNvPr id="1053696040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="126616013" name="Picture">
+                        <wp:docPr id="1840928381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="126616013" name="Picture"/>
+                                <pic:cNvPr id="1840928381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144799405" name="Picture">
+                        <wp:docPr id="1557652173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144799405" name="Picture"/>
+                                <pic:cNvPr id="1557652173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220352598" name="Picture">
+                        <wp:docPr id="1399900746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220352598" name="Picture"/>
+                                <pic:cNvPr id="1399900746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976452802" name="Picture">
+                        <wp:docPr id="514325360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976452802" name="Picture"/>
+                                <pic:cNvPr id="514325360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683218283" name="Picture">
+                        <wp:docPr id="1162460796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683218283" name="Picture"/>
+                                <pic:cNvPr id="1162460796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="662965336" name="Picture">
+                        <wp:docPr id="686410404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="662965336" name="Picture"/>
+                                <pic:cNvPr id="686410404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1006318261" name="Picture">
+                        <wp:docPr id="1009110697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1006318261" name="Picture"/>
+                                <pic:cNvPr id="1009110697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706355814" name="Picture">
+                        <wp:docPr id="1103349815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706355814" name="Picture"/>
+                                <pic:cNvPr id="1103349815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165174654" name="Picture">
+                        <wp:docPr id="1569243796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165174654" name="Picture"/>
+                                <pic:cNvPr id="1569243796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127454333" name="Picture">
+                        <wp:docPr id="881686322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127454333" name="Picture"/>
+                                <pic:cNvPr id="881686322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138425634" name="Picture">
+                        <wp:docPr id="701764635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138425634" name="Picture"/>
+                                <pic:cNvPr id="701764635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754359287" name="Picture">
+                        <wp:docPr id="1956449613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754359287" name="Picture"/>
+                                <pic:cNvPr id="1956449613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500469482" name="Picture">
+                        <wp:docPr id="1552387529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500469482" name="Picture"/>
+                                <pic:cNvPr id="1552387529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368355532" name="Picture">
+                  <wp:docPr id="469821945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368355532" name="Picture"/>
+                          <pic:cNvPr id="469821945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675049871" name="Picture">
+                  <wp:docPr id="1343950685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675049871" name="Picture"/>
+                          <pic:cNvPr id="1343950685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511647204" name="Picture">
+                  <wp:docPr id="296317111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511647204" name="Picture"/>
+                          <pic:cNvPr id="296317111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485664479" name="Picture">
+                  <wp:docPr id="1852403993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485664479" name="Picture"/>
+                          <pic:cNvPr id="1852403993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064765224" name="Picture">
+                  <wp:docPr id="417210085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064765224" name="Picture"/>
+                          <pic:cNvPr id="417210085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062320515" name="Picture">
+                  <wp:docPr id="470291540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062320515" name="Picture"/>
+                          <pic:cNvPr id="470291540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="553867104" name="Picture">
+                        <wp:docPr id="1914393068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="553867104" name="Picture"/>
+                                <pic:cNvPr id="1914393068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784054786" name="Picture">
+                  <wp:docPr id="508498212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784054786" name="Picture"/>
+                          <pic:cNvPr id="508498212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066663989" name="Picture">
+                  <wp:docPr id="686033781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066663989" name="Picture"/>
+                          <pic:cNvPr id="686033781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085090407" name="Picture">
+                  <wp:docPr id="5815220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085090407" name="Picture"/>
+                          <pic:cNvPr id="5815220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746167445" name="Picture">
+                  <wp:docPr id="320994730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746167445" name="Picture"/>
+                          <pic:cNvPr id="320994730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326140578" name="Picture">
+                  <wp:docPr id="1451429960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326140578" name="Picture"/>
+                          <pic:cNvPr id="1451429960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292176821" name="Picture">
+                  <wp:docPr id="1326440568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292176821" name="Picture"/>
+                          <pic:cNvPr id="1326440568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946275796" name="Picture">
+                        <wp:docPr id="1665514174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946275796" name="Picture"/>
+                                <pic:cNvPr id="1665514174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926240010" name="Picture">
+                  <wp:docPr id="1400474254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926240010" name="Picture"/>
+                          <pic:cNvPr id="1400474254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006458317" name="Picture">
+                  <wp:docPr id="1117073449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006458317" name="Picture"/>
+                          <pic:cNvPr id="1117073449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261320098" name="Picture">
+                  <wp:docPr id="2102060336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261320098" name="Picture"/>
+                          <pic:cNvPr id="2102060336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795911761" name="Picture">
+                  <wp:docPr id="2132137095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795911761" name="Picture"/>
+                          <pic:cNvPr id="2132137095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791252882" name="Picture">
+                  <wp:docPr id="117246997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791252882" name="Picture"/>
+                          <pic:cNvPr id="117246997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463452975" name="Picture">
+                  <wp:docPr id="1736210271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463452975" name="Picture"/>
+                          <pic:cNvPr id="1736210271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2139579690" name="Picture">
+                        <wp:docPr id="1380542248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2139579690" name="Picture"/>
+                                <pic:cNvPr id="1380542248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430436150" name="Picture">
+                  <wp:docPr id="1443570865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430436150" name="Picture"/>
+                          <pic:cNvPr id="1443570865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783268281" name="Picture">
+                  <wp:docPr id="635956027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783268281" name="Picture"/>
+                          <pic:cNvPr id="635956027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296942972" name="Picture">
+                  <wp:docPr id="87281925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296942972" name="Picture"/>
+                          <pic:cNvPr id="87281925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820396106" name="Picture">
+                  <wp:docPr id="1515733151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820396106" name="Picture"/>
+                          <pic:cNvPr id="1515733151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881444167" name="Picture">
+                  <wp:docPr id="141952312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881444167" name="Picture"/>
+                          <pic:cNvPr id="141952312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372900627" name="Picture">
+                  <wp:docPr id="580165686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372900627" name="Picture"/>
+                          <pic:cNvPr id="580165686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="303813776" name="Picture">
+                        <wp:docPr id="1554734250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="303813776" name="Picture"/>
+                                <pic:cNvPr id="1554734250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641621417" name="Picture">
+                  <wp:docPr id="1986551743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641621417" name="Picture"/>
+                          <pic:cNvPr id="1986551743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783476906" name="Picture">
+                  <wp:docPr id="1889534932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783476906" name="Picture"/>
+                          <pic:cNvPr id="1889534932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172806927" name="Picture">
+                  <wp:docPr id="1704734419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172806927" name="Picture"/>
+                          <pic:cNvPr id="1704734419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575381930" name="Picture">
+                  <wp:docPr id="1728599908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575381930" name="Picture"/>
+                          <pic:cNvPr id="1728599908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728380284" name="Picture">
+                  <wp:docPr id="1541800445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728380284" name="Picture"/>
+                          <pic:cNvPr id="1541800445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214809229" name="Picture">
+                  <wp:docPr id="600602660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214809229" name="Picture"/>
+                          <pic:cNvPr id="600602660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672774574" name="Picture">
+                  <wp:docPr id="1294938014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672774574" name="Picture"/>
+                          <pic:cNvPr id="1294938014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599947507" name="Picture">
+                  <wp:docPr id="270267393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599947507" name="Picture"/>
+                          <pic:cNvPr id="270267393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263520788" name="Picture">
+                  <wp:docPr id="1729358081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263520788" name="Picture"/>
+                          <pic:cNvPr id="1729358081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>