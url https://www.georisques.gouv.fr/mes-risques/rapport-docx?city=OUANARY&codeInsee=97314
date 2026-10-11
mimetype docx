--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33987686" name="Picture">
+                  <wp:docPr id="1734442249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33987686" name="Picture"/>
+                          <pic:cNvPr id="1734442249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120864319" name="Picture">
+                  <wp:docPr id="1812322516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120864319" name="Picture"/>
+                          <pic:cNvPr id="1812322516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1703443000" name="Picture">
+                        <wp:docPr id="536068975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1703443000" name="Picture"/>
+                                <pic:cNvPr id="536068975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907525782" name="Picture">
+                  <wp:docPr id="1743354090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907525782" name="Picture"/>
+                          <pic:cNvPr id="1743354090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435904095" name="Picture">
+                  <wp:docPr id="537455182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435904095" name="Picture"/>
+                          <pic:cNvPr id="537455182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723918592" name="Picture">
+                  <wp:docPr id="641559661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723918592" name="Picture"/>
+                          <pic:cNvPr id="641559661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606669140" name="Picture">
+                  <wp:docPr id="94510403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606669140" name="Picture"/>
+                          <pic:cNvPr id="94510403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895850435" name="Picture">
+                  <wp:docPr id="602525712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895850435" name="Picture"/>
+                          <pic:cNvPr id="602525712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57195611" name="Picture">
+                        <wp:docPr id="966820679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57195611" name="Picture"/>
+                                <pic:cNvPr id="966820679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594020193" name="Picture">
+                        <wp:docPr id="1085908744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594020193" name="Picture"/>
+                                <pic:cNvPr id="1085908744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931602131" name="Picture">
+                        <wp:docPr id="581617378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931602131" name="Picture"/>
+                                <pic:cNvPr id="581617378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185671931" name="Picture">
+                        <wp:docPr id="1345011909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185671931" name="Picture"/>
+                                <pic:cNvPr id="1345011909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="112851704" name="Picture">
+                        <wp:docPr id="600929524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="112851704" name="Picture"/>
+                                <pic:cNvPr id="600929524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54882014" name="Picture">
+                        <wp:docPr id="1076124764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54882014" name="Picture"/>
+                                <pic:cNvPr id="1076124764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="114935092" name="Picture">
+                        <wp:docPr id="397927978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="114935092" name="Picture"/>
+                                <pic:cNvPr id="397927978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1161943575" name="Picture">
+                        <wp:docPr id="1384858020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1161943575" name="Picture"/>
+                                <pic:cNvPr id="1384858020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132695521" name="Picture">
+                        <wp:docPr id="1918148133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132695521" name="Picture"/>
+                                <pic:cNvPr id="1918148133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567616031" name="Picture">
+                        <wp:docPr id="1274563882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567616031" name="Picture"/>
+                                <pic:cNvPr id="1274563882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="676918525" name="Picture">
+                        <wp:docPr id="916400036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="676918525" name="Picture"/>
+                                <pic:cNvPr id="916400036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="451624460" name="Picture">
+                        <wp:docPr id="1678463281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="451624460" name="Picture"/>
+                                <pic:cNvPr id="1678463281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424724513" name="Picture">
+                  <wp:docPr id="1897174566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424724513" name="Picture"/>
+                          <pic:cNvPr id="1897174566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="207180263" name="Picture">
+                  <wp:docPr id="1528677032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="207180263" name="Picture"/>
+                          <pic:cNvPr id="1528677032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559812496" name="Picture">
+                  <wp:docPr id="1887910721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559812496" name="Picture"/>
+                          <pic:cNvPr id="1887910721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809780764" name="Picture">
+                  <wp:docPr id="1337857816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809780764" name="Picture"/>
+                          <pic:cNvPr id="1337857816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576186505" name="Picture">
+                  <wp:docPr id="817980062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576186505" name="Picture"/>
+                          <pic:cNvPr id="817980062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15826,57 +15826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925348136" name="Picture">
+                  <wp:docPr id="544501049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925348136" name="Picture"/>
+                          <pic:cNvPr id="544501049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16979,57 +16979,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776691335" name="Picture">
+                        <wp:docPr id="578834712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776691335" name="Picture"/>
+                                <pic:cNvPr id="578834712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18453,57 +18453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734365409" name="Picture">
+                  <wp:docPr id="1719850339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734365409" name="Picture"/>
+                          <pic:cNvPr id="1719850339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18542,57 +18542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42509516" name="Picture">
+                  <wp:docPr id="654450394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42509516" name="Picture"/>
+                          <pic:cNvPr id="654450394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19186,57 +19186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992523132" name="Picture">
+                  <wp:docPr id="128619443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992523132" name="Picture"/>
+                          <pic:cNvPr id="128619443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20184,57 +20184,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207383158" name="Picture">
+                  <wp:docPr id="558695520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207383158" name="Picture"/>
+                          <pic:cNvPr id="558695520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20287,57 +20287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521024179" name="Picture">
+                  <wp:docPr id="859800597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521024179" name="Picture"/>
+                          <pic:cNvPr id="859800597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21668,57 +21668,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374432542" name="Picture">
+                  <wp:docPr id="592701959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374432542" name="Picture"/>
+                          <pic:cNvPr id="592701959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22811,57 +22811,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378934744" name="Picture">
+                        <wp:docPr id="1170978623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378934744" name="Picture"/>
+                                <pic:cNvPr id="1170978623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24200,57 +24200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644465245" name="Picture">
+                  <wp:docPr id="2046066259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644465245" name="Picture"/>
+                          <pic:cNvPr id="2046066259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24289,57 +24289,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449494055" name="Picture">
+                  <wp:docPr id="1352323112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449494055" name="Picture"/>
+                          <pic:cNvPr id="1352323112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24933,57 +24933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871384887" name="Picture">
+                  <wp:docPr id="441830526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871384887" name="Picture"/>
+                          <pic:cNvPr id="441830526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25931,57 +25931,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812695881" name="Picture">
+                  <wp:docPr id="388817222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812695881" name="Picture"/>
+                          <pic:cNvPr id="388817222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26034,57 +26034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763082337" name="Picture">
+                  <wp:docPr id="1932580235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763082337" name="Picture"/>
+                          <pic:cNvPr id="1932580235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27411,57 +27411,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993815959" name="Picture">
+                  <wp:docPr id="245114163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993815959" name="Picture"/>
+                          <pic:cNvPr id="245114163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28554,57 +28554,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044231433" name="Picture">
+                        <wp:docPr id="1419373688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044231433" name="Picture"/>
+                                <pic:cNvPr id="1419373688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29922,57 +29922,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1723148172" name="Picture">
+                  <wp:docPr id="1002696293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1723148172" name="Picture"/>
+                          <pic:cNvPr id="1002696293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30011,57 +30011,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666425468" name="Picture">
+                  <wp:docPr id="1774954238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666425468" name="Picture"/>
+                          <pic:cNvPr id="1774954238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30643,57 +30643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097369391" name="Picture">
+                  <wp:docPr id="911131386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097369391" name="Picture"/>
+                          <pic:cNvPr id="911131386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31587,57 +31587,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557302090" name="Picture">
+                  <wp:docPr id="671289160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557302090" name="Picture"/>
+                          <pic:cNvPr id="671289160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623394988" name="Picture">
+                  <wp:docPr id="1880117258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623394988" name="Picture"/>
+                          <pic:cNvPr id="1880117258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33358,57 +33358,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011181712" name="Picture">
+                  <wp:docPr id="690992036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011181712" name="Picture"/>
+                          <pic:cNvPr id="690992036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754907152" name="Picture">
+                  <wp:docPr id="644508482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754907152" name="Picture"/>
+                          <pic:cNvPr id="644508482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34617,57 +34617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338792539" name="Picture">
+                  <wp:docPr id="1279552606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338792539" name="Picture"/>
+                          <pic:cNvPr id="1279552606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784649643" name="Picture">
+                  <wp:docPr id="1060681123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784649643" name="Picture"/>
+                          <pic:cNvPr id="1060681123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>