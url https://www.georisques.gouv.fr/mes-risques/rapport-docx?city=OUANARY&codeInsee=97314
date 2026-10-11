--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734442249" name="Picture">
+                  <wp:docPr id="84599046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734442249" name="Picture"/>
+                          <pic:cNvPr id="84599046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812322516" name="Picture">
+                  <wp:docPr id="1793226487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812322516" name="Picture"/>
+                          <pic:cNvPr id="1793226487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536068975" name="Picture">
+                        <wp:docPr id="496623706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536068975" name="Picture"/>
+                                <pic:cNvPr id="496623706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743354090" name="Picture">
+                  <wp:docPr id="172513311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743354090" name="Picture"/>
+                          <pic:cNvPr id="172513311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537455182" name="Picture">
+                  <wp:docPr id="1883889823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537455182" name="Picture"/>
+                          <pic:cNvPr id="1883889823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641559661" name="Picture">
+                  <wp:docPr id="1456467444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641559661" name="Picture"/>
+                          <pic:cNvPr id="1456467444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94510403" name="Picture">
+                  <wp:docPr id="345217278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94510403" name="Picture"/>
+                          <pic:cNvPr id="345217278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602525712" name="Picture">
+                  <wp:docPr id="57461589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602525712" name="Picture"/>
+                          <pic:cNvPr id="57461589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966820679" name="Picture">
+                        <wp:docPr id="980981188" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966820679" name="Picture"/>
+                                <pic:cNvPr id="980981188" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085908744" name="Picture">
+                        <wp:docPr id="977755313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085908744" name="Picture"/>
+                                <pic:cNvPr id="977755313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581617378" name="Picture">
+                        <wp:docPr id="523518116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581617378" name="Picture"/>
+                                <pic:cNvPr id="523518116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345011909" name="Picture">
+                        <wp:docPr id="207053878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345011909" name="Picture"/>
+                                <pic:cNvPr id="207053878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600929524" name="Picture">
+                        <wp:docPr id="977692520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600929524" name="Picture"/>
+                                <pic:cNvPr id="977692520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076124764" name="Picture">
+                        <wp:docPr id="705778285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076124764" name="Picture"/>
+                                <pic:cNvPr id="705778285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397927978" name="Picture">
+                        <wp:docPr id="1274286021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397927978" name="Picture"/>
+                                <pic:cNvPr id="1274286021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1384858020" name="Picture">
+                        <wp:docPr id="1323991511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1384858020" name="Picture"/>
+                                <pic:cNvPr id="1323991511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918148133" name="Picture">
+                        <wp:docPr id="106786198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918148133" name="Picture"/>
+                                <pic:cNvPr id="106786198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10188,57 +10188,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274563882" name="Picture">
+                        <wp:docPr id="1025638232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274563882" name="Picture"/>
+                                <pic:cNvPr id="1025638232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10535,57 +10535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916400036" name="Picture">
+                        <wp:docPr id="1846265344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916400036" name="Picture"/>
+                                <pic:cNvPr id="1846265344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10982,57 +10982,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1678463281" name="Picture">
+                        <wp:docPr id="1641815962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1678463281" name="Picture"/>
+                                <pic:cNvPr id="1641815962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11846,57 +11846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897174566" name="Picture">
+                  <wp:docPr id="1426214790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897174566" name="Picture"/>
+                          <pic:cNvPr id="1426214790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11935,57 +11935,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528677032" name="Picture">
+                  <wp:docPr id="1737067987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528677032" name="Picture"/>
+                          <pic:cNvPr id="1737067987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12579,57 +12579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887910721" name="Picture">
+                  <wp:docPr id="1736779678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887910721" name="Picture"/>
+                          <pic:cNvPr id="1736779678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13807,57 +13807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337857816" name="Picture">
+                  <wp:docPr id="376991498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337857816" name="Picture"/>
+                          <pic:cNvPr id="376991498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13910,57 +13910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817980062" name="Picture">
+                  <wp:docPr id="2078393373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817980062" name="Picture"/>
+                          <pic:cNvPr id="2078393373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15826,57 +15826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544501049" name="Picture">
+                  <wp:docPr id="566406021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544501049" name="Picture"/>
+                          <pic:cNvPr id="566406021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16679,51 +16679,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1300"/>
+          <w:trHeight w:hRule="atLeast" w:val="1880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -16979,57 +16979,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="578834712" name="Picture">
+                        <wp:docPr id="482067530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="578834712" name="Picture"/>
+                                <pic:cNvPr id="482067530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17237,51 +17237,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="400"/>
+                <w:trHeight w:hRule="atLeast" w:val="980"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -17308,50 +17308,56 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Inondation</w:t>
                     <w:br/>
+                    <w:t xml:space="preserve">Mouvement de terrain</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -17684,51 +17690,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="4260"/>
+          <w:trHeight w:hRule="exact" w:val="3680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18453,57 +18459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719850339" name="Picture">
+                  <wp:docPr id="1849736357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719850339" name="Picture"/>
+                          <pic:cNvPr id="1849736357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18542,57 +18548,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654450394" name="Picture">
+                  <wp:docPr id="269849804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654450394" name="Picture"/>
+                          <pic:cNvPr id="269849804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19186,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128619443" name="Picture">
+                  <wp:docPr id="1380879120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128619443" name="Picture"/>
+                          <pic:cNvPr id="1380879120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20184,57 +20190,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558695520" name="Picture">
+                  <wp:docPr id="1493556608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558695520" name="Picture"/>
+                          <pic:cNvPr id="1493556608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20287,57 +20293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859800597" name="Picture">
+                  <wp:docPr id="2069926501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859800597" name="Picture"/>
+                          <pic:cNvPr id="2069926501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21668,57 +21674,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592701959" name="Picture">
+                  <wp:docPr id="253484823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592701959" name="Picture"/>
+                          <pic:cNvPr id="253484823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22811,57 +22817,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170978623" name="Picture">
+                        <wp:docPr id="487065713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170978623" name="Picture"/>
+                                <pic:cNvPr id="487065713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24200,57 +24206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046066259" name="Picture">
+                  <wp:docPr id="1278910368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046066259" name="Picture"/>
+                          <pic:cNvPr id="1278910368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24289,57 +24295,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352323112" name="Picture">
+                  <wp:docPr id="154465957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352323112" name="Picture"/>
+                          <pic:cNvPr id="154465957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24933,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441830526" name="Picture">
+                  <wp:docPr id="1887842241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441830526" name="Picture"/>
+                          <pic:cNvPr id="1887842241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25931,57 +25937,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388817222" name="Picture">
+                  <wp:docPr id="1882329716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388817222" name="Picture"/>
+                          <pic:cNvPr id="1882329716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26034,57 +26040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932580235" name="Picture">
+                  <wp:docPr id="928674567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932580235" name="Picture"/>
+                          <pic:cNvPr id="928674567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27411,57 +27417,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245114163" name="Picture">
+                  <wp:docPr id="937632575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245114163" name="Picture"/>
+                          <pic:cNvPr id="937632575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28554,57 +28560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419373688" name="Picture">
+                        <wp:docPr id="1196819958" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419373688" name="Picture"/>
+                                <pic:cNvPr id="1196819958" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29922,57 +29928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002696293" name="Picture">
+                  <wp:docPr id="1770138872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002696293" name="Picture"/>
+                          <pic:cNvPr id="1770138872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30011,57 +30017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774954238" name="Picture">
+                  <wp:docPr id="400413843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774954238" name="Picture"/>
+                          <pic:cNvPr id="400413843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30643,57 +30649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911131386" name="Picture">
+                  <wp:docPr id="1362071793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911131386" name="Picture"/>
+                          <pic:cNvPr id="1362071793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31587,57 +31593,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671289160" name="Picture">
+                  <wp:docPr id="637582191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671289160" name="Picture"/>
+                          <pic:cNvPr id="637582191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31699,57 +31705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880117258" name="Picture">
+                  <wp:docPr id="444552139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880117258" name="Picture"/>
+                          <pic:cNvPr id="444552139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33358,57 +33364,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690992036" name="Picture">
+                  <wp:docPr id="222323937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690992036" name="Picture"/>
+                          <pic:cNvPr id="222323937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644508482" name="Picture">
+                  <wp:docPr id="1971753431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644508482" name="Picture"/>
+                          <pic:cNvPr id="1971753431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34617,57 +34623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279552606" name="Picture">
+                  <wp:docPr id="1319935663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279552606" name="Picture"/>
+                          <pic:cNvPr id="1319935663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060681123" name="Picture">
+                  <wp:docPr id="374286371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060681123" name="Picture"/>
+                          <pic:cNvPr id="374286371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>