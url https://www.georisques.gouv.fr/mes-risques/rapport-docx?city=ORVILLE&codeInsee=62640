--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055638049" name="Picture">
+                  <wp:docPr id="896632925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055638049" name="Picture"/>
+                          <pic:cNvPr id="896632925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416355662" name="Picture">
+                  <wp:docPr id="212989284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416355662" name="Picture"/>
+                          <pic:cNvPr id="212989284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100710684" name="Picture">
+                        <wp:docPr id="119237549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100710684" name="Picture"/>
+                                <pic:cNvPr id="119237549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596657368" name="Picture">
+                  <wp:docPr id="2000252359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596657368" name="Picture"/>
+                          <pic:cNvPr id="2000252359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030382109" name="Picture">
+                  <wp:docPr id="246541022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030382109" name="Picture"/>
+                          <pic:cNvPr id="246541022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114136435" name="Picture">
+                  <wp:docPr id="2097126692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114136435" name="Picture"/>
+                          <pic:cNvPr id="2097126692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969242142" name="Picture">
+                  <wp:docPr id="1020822897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969242142" name="Picture"/>
+                          <pic:cNvPr id="1020822897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39150047" name="Picture">
+                  <wp:docPr id="582554289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39150047" name="Picture"/>
+                          <pic:cNvPr id="582554289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2029573051" name="Picture">
+                        <wp:docPr id="1514625793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2029573051" name="Picture"/>
+                                <pic:cNvPr id="1514625793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170590494" name="Picture">
+                        <wp:docPr id="798755774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170590494" name="Picture"/>
+                                <pic:cNvPr id="798755774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525750224" name="Picture">
+                        <wp:docPr id="1535116008" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525750224" name="Picture"/>
+                                <pic:cNvPr id="1535116008" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314230374" name="Picture">
+                        <wp:docPr id="499516574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314230374" name="Picture"/>
+                                <pic:cNvPr id="499516574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152033139" name="Picture">
+                        <wp:docPr id="95865469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152033139" name="Picture"/>
+                                <pic:cNvPr id="95865469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="857736390" name="Picture">
+                        <wp:docPr id="1734204956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="857736390" name="Picture"/>
+                                <pic:cNvPr id="1734204956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1143462169" name="Picture">
+                        <wp:docPr id="824799079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1143462169" name="Picture"/>
+                                <pic:cNvPr id="824799079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248567523" name="Picture">
+                        <wp:docPr id="215246067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248567523" name="Picture"/>
+                                <pic:cNvPr id="215246067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243831513" name="Picture">
+                        <wp:docPr id="757752640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243831513" name="Picture"/>
+                                <pic:cNvPr id="757752640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717342623" name="Picture">
+                        <wp:docPr id="406303360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717342623" name="Picture"/>
+                                <pic:cNvPr id="406303360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880473892" name="Picture">
+                        <wp:docPr id="703104149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880473892" name="Picture"/>
+                                <pic:cNvPr id="703104149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721627315" name="Picture">
+                        <wp:docPr id="2037617106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721627315" name="Picture"/>
+                                <pic:cNvPr id="2037617106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="366558304" name="Picture">
+                        <wp:docPr id="346602498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="366558304" name="Picture"/>
+                                <pic:cNvPr id="346602498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133664125" name="Picture">
+                        <wp:docPr id="403286744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133664125" name="Picture"/>
+                                <pic:cNvPr id="403286744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690165809" name="Picture">
+                        <wp:docPr id="1967846760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690165809" name="Picture"/>
+                                <pic:cNvPr id="1967846760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2079522381" name="Picture">
+                        <wp:docPr id="1562650616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2079522381" name="Picture"/>
+                                <pic:cNvPr id="1562650616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557701762" name="Picture">
+                        <wp:docPr id="885576339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557701762" name="Picture"/>
+                                <pic:cNvPr id="885576339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143894353" name="Picture">
+                        <wp:docPr id="1105547618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143894353" name="Picture"/>
+                                <pic:cNvPr id="1105547618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888038325" name="Picture">
+                  <wp:docPr id="441326801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888038325" name="Picture"/>
+                          <pic:cNvPr id="441326801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654005235" name="Picture">
+                  <wp:docPr id="1195575087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654005235" name="Picture"/>
+                          <pic:cNvPr id="1195575087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261248782" name="Picture">
+                  <wp:docPr id="923248768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261248782" name="Picture"/>
+                          <pic:cNvPr id="923248768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036297877" name="Picture">
+                  <wp:docPr id="1167209298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036297877" name="Picture"/>
+                          <pic:cNvPr id="1167209298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708030376" name="Picture">
+                  <wp:docPr id="891964441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708030376" name="Picture"/>
+                          <pic:cNvPr id="891964441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360212642" name="Picture">
+                  <wp:docPr id="1988759254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360212642" name="Picture"/>
+                          <pic:cNvPr id="1988759254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381208715" name="Picture">
+                        <wp:docPr id="1090304804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381208715" name="Picture"/>
+                                <pic:cNvPr id="1090304804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577783858" name="Picture">
+                  <wp:docPr id="883340654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577783858" name="Picture"/>
+                          <pic:cNvPr id="883340654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637416165" name="Picture">
+                  <wp:docPr id="2117552430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637416165" name="Picture"/>
+                          <pic:cNvPr id="2117552430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798092695" name="Picture">
+                  <wp:docPr id="1530394711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798092695" name="Picture"/>
+                          <pic:cNvPr id="1530394711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635343450" name="Picture">
+                  <wp:docPr id="1621504654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635343450" name="Picture"/>
+                          <pic:cNvPr id="1621504654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1094005966" name="Picture">
+                  <wp:docPr id="465835048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1094005966" name="Picture"/>
+                          <pic:cNvPr id="465835048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954963483" name="Picture">
+                  <wp:docPr id="1632028869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954963483" name="Picture"/>
+                          <pic:cNvPr id="1632028869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039896558" name="Picture">
+                        <wp:docPr id="767660460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039896558" name="Picture"/>
+                                <pic:cNvPr id="767660460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489243529" name="Picture">
+                  <wp:docPr id="2056676401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489243529" name="Picture"/>
+                          <pic:cNvPr id="2056676401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552878532" name="Picture">
+                  <wp:docPr id="135264381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552878532" name="Picture"/>
+                          <pic:cNvPr id="135264381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896544033" name="Picture">
+                  <wp:docPr id="564573016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896544033" name="Picture"/>
+                          <pic:cNvPr id="564573016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435245595" name="Picture">
+                  <wp:docPr id="1919205795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435245595" name="Picture"/>
+                          <pic:cNvPr id="1919205795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577484190" name="Picture">
+                  <wp:docPr id="1191506637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577484190" name="Picture"/>
+                          <pic:cNvPr id="1191506637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660352708" name="Picture">
+                  <wp:docPr id="1467215547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660352708" name="Picture"/>
+                          <pic:cNvPr id="1467215547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55787225" name="Picture">
+                        <wp:docPr id="1948604540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55787225" name="Picture"/>
+                                <pic:cNvPr id="1948604540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446430383" name="Picture">
+                  <wp:docPr id="1022060149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446430383" name="Picture"/>
+                          <pic:cNvPr id="1022060149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950292038" name="Picture">
+                  <wp:docPr id="70446102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950292038" name="Picture"/>
+                          <pic:cNvPr id="70446102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958578769" name="Picture">
+                  <wp:docPr id="1911426572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958578769" name="Picture"/>
+                          <pic:cNvPr id="1911426572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961387417" name="Picture">
+                  <wp:docPr id="1200319921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961387417" name="Picture"/>
+                          <pic:cNvPr id="1200319921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605006067" name="Picture">
+                  <wp:docPr id="1001655265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605006067" name="Picture"/>
+                          <pic:cNvPr id="1001655265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660504252" name="Picture">
+                  <wp:docPr id="195879390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660504252" name="Picture"/>
+                          <pic:cNvPr id="195879390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="512264273" name="Picture">
+                        <wp:docPr id="408491528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="512264273" name="Picture"/>
+                                <pic:cNvPr id="408491528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916230036" name="Picture">
+                  <wp:docPr id="1947707084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916230036" name="Picture"/>
+                          <pic:cNvPr id="1947707084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484515326" name="Picture">
+                  <wp:docPr id="83490391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484515326" name="Picture"/>
+                          <pic:cNvPr id="83490391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="921040259" name="Picture">
+                  <wp:docPr id="439397443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="921040259" name="Picture"/>
+                          <pic:cNvPr id="439397443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995787491" name="Picture">
+                  <wp:docPr id="1436933624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995787491" name="Picture"/>
+                          <pic:cNvPr id="1436933624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798252357" name="Picture">
+                  <wp:docPr id="695907729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798252357" name="Picture"/>
+                          <pic:cNvPr id="695907729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893606304" name="Picture">
+                  <wp:docPr id="2123265964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893606304" name="Picture"/>
+                          <pic:cNvPr id="2123265964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1491076430" name="Picture">
+                  <wp:docPr id="883781246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1491076430" name="Picture"/>
+                          <pic:cNvPr id="883781246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495461585" name="Picture">
+                  <wp:docPr id="965954640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495461585" name="Picture"/>
+                          <pic:cNvPr id="965954640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928277163" name="Picture">
+                  <wp:docPr id="521136808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928277163" name="Picture"/>
+                          <pic:cNvPr id="521136808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873897454" name="Picture">
+                  <wp:docPr id="342673658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873897454" name="Picture"/>
+                          <pic:cNvPr id="342673658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534011338" name="Picture">
+                  <wp:docPr id="674904912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534011338" name="Picture"/>
+                          <pic:cNvPr id="674904912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196121687" name="Picture">
+                  <wp:docPr id="2030129293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196121687" name="Picture"/>
+                          <pic:cNvPr id="2030129293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282166525" name="Picture">
+                  <wp:docPr id="1900715143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282166525" name="Picture"/>
+                          <pic:cNvPr id="1900715143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64743338" name="Picture">
+                  <wp:docPr id="1947886003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64743338" name="Picture"/>
+                          <pic:cNvPr id="1947886003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1189108209" name="Picture">
+                  <wp:docPr id="803410583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1189108209" name="Picture"/>
+                          <pic:cNvPr id="803410583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>