--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055005992" name="Picture">
+                  <wp:docPr id="298678639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055005992" name="Picture"/>
+                          <pic:cNvPr id="298678639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354919347" name="Picture">
+                  <wp:docPr id="55079952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354919347" name="Picture"/>
+                          <pic:cNvPr id="55079952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="667836154" name="Picture">
+                        <wp:docPr id="778503287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="667836154" name="Picture"/>
+                                <pic:cNvPr id="778503287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454717961" name="Picture">
+                  <wp:docPr id="460514342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454717961" name="Picture"/>
+                          <pic:cNvPr id="460514342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626912839" name="Picture">
+                  <wp:docPr id="685618704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626912839" name="Picture"/>
+                          <pic:cNvPr id="685618704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700251837" name="Picture">
+                  <wp:docPr id="1975913772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700251837" name="Picture"/>
+                          <pic:cNvPr id="1975913772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119875089" name="Picture">
+                  <wp:docPr id="223058178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119875089" name="Picture"/>
+                          <pic:cNvPr id="223058178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687371732" name="Picture">
+                  <wp:docPr id="1307696632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687371732" name="Picture"/>
+                          <pic:cNvPr id="1307696632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298287288" name="Picture">
+                        <wp:docPr id="1405396936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298287288" name="Picture"/>
+                                <pic:cNvPr id="1405396936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770818283" name="Picture">
+                        <wp:docPr id="1262427745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770818283" name="Picture"/>
+                                <pic:cNvPr id="1262427745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203277697" name="Picture">
+                        <wp:docPr id="2120742989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203277697" name="Picture"/>
+                                <pic:cNvPr id="2120742989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494521942" name="Picture">
+                        <wp:docPr id="1287401052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494521942" name="Picture"/>
+                                <pic:cNvPr id="1287401052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874017882" name="Picture">
+                        <wp:docPr id="298677048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874017882" name="Picture"/>
+                                <pic:cNvPr id="298677048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1622659263" name="Picture">
+                        <wp:docPr id="1809626760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1622659263" name="Picture"/>
+                                <pic:cNvPr id="1809626760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009476554" name="Picture">
+                        <wp:docPr id="2012794065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009476554" name="Picture"/>
+                                <pic:cNvPr id="2012794065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1734387052" name="Picture">
+                        <wp:docPr id="1553764879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1734387052" name="Picture"/>
+                                <pic:cNvPr id="1553764879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739390971" name="Picture">
+                        <wp:docPr id="2057333770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739390971" name="Picture"/>
+                                <pic:cNvPr id="2057333770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1236788680" name="Picture">
+                        <wp:docPr id="1950148631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1236788680" name="Picture"/>
+                                <pic:cNvPr id="1950148631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260683445" name="Picture">
+                        <wp:docPr id="462233621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260683445" name="Picture"/>
+                                <pic:cNvPr id="462233621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494918346" name="Picture">
+                        <wp:docPr id="361380638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494918346" name="Picture"/>
+                                <pic:cNvPr id="361380638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840187290" name="Picture">
+                        <wp:docPr id="1834384729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840187290" name="Picture"/>
+                                <pic:cNvPr id="1834384729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809736454" name="Picture">
+                        <wp:docPr id="692430311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809736454" name="Picture"/>
+                                <pic:cNvPr id="692430311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279323998" name="Picture">
+                        <wp:docPr id="1812698700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279323998" name="Picture"/>
+                                <pic:cNvPr id="1812698700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1586466104" name="Picture">
+                        <wp:docPr id="2091299950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1586466104" name="Picture"/>
+                                <pic:cNvPr id="2091299950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805318690" name="Picture">
+                        <wp:docPr id="611839492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805318690" name="Picture"/>
+                                <pic:cNvPr id="611839492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439598403" name="Picture">
+                        <wp:docPr id="877587676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439598403" name="Picture"/>
+                                <pic:cNvPr id="877587676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146689391" name="Picture">
+                  <wp:docPr id="1032227323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146689391" name="Picture"/>
+                          <pic:cNvPr id="1032227323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109452361" name="Picture">
+                  <wp:docPr id="320681959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109452361" name="Picture"/>
+                          <pic:cNvPr id="320681959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005111250" name="Picture">
+                  <wp:docPr id="1632179734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005111250" name="Picture"/>
+                          <pic:cNvPr id="1632179734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675909929" name="Picture">
+                  <wp:docPr id="1928628788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675909929" name="Picture"/>
+                          <pic:cNvPr id="1928628788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640519494" name="Picture">
+                  <wp:docPr id="1227930522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640519494" name="Picture"/>
+                          <pic:cNvPr id="1227930522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811271724" name="Picture">
+                  <wp:docPr id="834686855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811271724" name="Picture"/>
+                          <pic:cNvPr id="834686855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022439815" name="Picture">
+                        <wp:docPr id="1262117503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022439815" name="Picture"/>
+                                <pic:cNvPr id="1262117503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871469033" name="Picture">
+                  <wp:docPr id="102327562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871469033" name="Picture"/>
+                          <pic:cNvPr id="102327562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980499342" name="Picture">
+                  <wp:docPr id="272421695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980499342" name="Picture"/>
+                          <pic:cNvPr id="272421695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367121675" name="Picture">
+                  <wp:docPr id="135095005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367121675" name="Picture"/>
+                          <pic:cNvPr id="135095005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167505900" name="Picture">
+                  <wp:docPr id="1659586540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167505900" name="Picture"/>
+                          <pic:cNvPr id="1659586540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134137618" name="Picture">
+                  <wp:docPr id="307147628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134137618" name="Picture"/>
+                          <pic:cNvPr id="307147628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27754096" name="Picture">
+                  <wp:docPr id="203878373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27754096" name="Picture"/>
+                          <pic:cNvPr id="203878373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997166845" name="Picture">
+                        <wp:docPr id="745706766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997166845" name="Picture"/>
+                                <pic:cNvPr id="745706766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695196434" name="Picture">
+                  <wp:docPr id="1811605543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695196434" name="Picture"/>
+                          <pic:cNvPr id="1811605543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660235982" name="Picture">
+                  <wp:docPr id="2083499055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660235982" name="Picture"/>
+                          <pic:cNvPr id="2083499055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="793755927" name="Picture">
+                  <wp:docPr id="1762380045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="793755927" name="Picture"/>
+                          <pic:cNvPr id="1762380045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="897387835" name="Picture">
+                  <wp:docPr id="1964088062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="897387835" name="Picture"/>
+                          <pic:cNvPr id="1964088062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54694491" name="Picture">
+                  <wp:docPr id="1223748708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54694491" name="Picture"/>
+                          <pic:cNvPr id="1223748708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105298933" name="Picture">
+                  <wp:docPr id="1166118973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105298933" name="Picture"/>
+                          <pic:cNvPr id="1166118973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559825425" name="Picture">
+                        <wp:docPr id="2145302919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559825425" name="Picture"/>
+                                <pic:cNvPr id="2145302919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33142,57 +33142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009319919" name="Picture">
+                  <wp:docPr id="1377288993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009319919" name="Picture"/>
+                          <pic:cNvPr id="1377288993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647178160" name="Picture">
+                  <wp:docPr id="613057901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647178160" name="Picture"/>
+                          <pic:cNvPr id="613057901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33875,57 +33875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981870176" name="Picture">
+                  <wp:docPr id="772936442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981870176" name="Picture"/>
+                          <pic:cNvPr id="772936442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34873,57 +34873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293883162" name="Picture">
+                  <wp:docPr id="1165076678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293883162" name="Picture"/>
+                          <pic:cNvPr id="1165076678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34976,57 +34976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871845495" name="Picture">
+                  <wp:docPr id="439992823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871845495" name="Picture"/>
+                          <pic:cNvPr id="439992823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36353,57 +36353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946174434" name="Picture">
+                  <wp:docPr id="448386115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946174434" name="Picture"/>
+                          <pic:cNvPr id="448386115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1534355023" name="Picture">
+                        <wp:docPr id="1456805723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1534355023" name="Picture"/>
+                                <pic:cNvPr id="1456805723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38854,57 +38854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1213054634" name="Picture">
+                  <wp:docPr id="35314190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1213054634" name="Picture"/>
+                          <pic:cNvPr id="35314190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38943,57 +38943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968349864" name="Picture">
+                  <wp:docPr id="278367647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968349864" name="Picture"/>
+                          <pic:cNvPr id="278367647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39566,57 +39566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39903937" name="Picture">
+                  <wp:docPr id="572195978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39903937" name="Picture"/>
+                          <pic:cNvPr id="572195978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40483,57 +40483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1388465176" name="Picture">
+                  <wp:docPr id="1460101123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1388465176" name="Picture"/>
+                          <pic:cNvPr id="1460101123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185358499" name="Picture">
+                  <wp:docPr id="680020290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185358499" name="Picture"/>
+                          <pic:cNvPr id="680020290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41909,57 +41909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355775572" name="Picture">
+                  <wp:docPr id="933948599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355775572" name="Picture"/>
+                          <pic:cNvPr id="933948599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42691,57 +42691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140475215" name="Picture">
+                  <wp:docPr id="1080078827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140475215" name="Picture"/>
+                          <pic:cNvPr id="1080078827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417933623" name="Picture">
+                  <wp:docPr id="542061060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417933623" name="Picture"/>
+                          <pic:cNvPr id="542061060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43412,57 +43412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306701956" name="Picture">
+                  <wp:docPr id="1854478333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306701956" name="Picture"/>
+                          <pic:cNvPr id="1854478333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44356,57 +44356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655948980" name="Picture">
+                  <wp:docPr id="1283482584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655948980" name="Picture"/>
+                          <pic:cNvPr id="1283482584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44468,57 +44468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988079468" name="Picture">
+                  <wp:docPr id="1313433040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988079468" name="Picture"/>
+                          <pic:cNvPr id="1313433040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46127,57 +46127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135810827" name="Picture">
+                  <wp:docPr id="1142912431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135810827" name="Picture"/>
+                          <pic:cNvPr id="1142912431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537045198" name="Picture">
+                  <wp:docPr id="836548990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537045198" name="Picture"/>
+                          <pic:cNvPr id="836548990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47386,57 +47386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930275161" name="Picture">
+                  <wp:docPr id="162642067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930275161" name="Picture"/>
+                          <pic:cNvPr id="162642067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47874,57 +47874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481543637" name="Picture">
+                  <wp:docPr id="563536945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481543637" name="Picture"/>
+                          <pic:cNvPr id="563536945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>