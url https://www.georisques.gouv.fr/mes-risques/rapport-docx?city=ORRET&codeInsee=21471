--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316246638" name="Picture">
+                  <wp:docPr id="2101750612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316246638" name="Picture"/>
+                          <pic:cNvPr id="2101750612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080200317" name="Picture">
+                  <wp:docPr id="2095996008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080200317" name="Picture"/>
+                          <pic:cNvPr id="2095996008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="642459560" name="Picture">
+                        <wp:docPr id="1303535789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="642459560" name="Picture"/>
+                                <pic:cNvPr id="1303535789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835732033" name="Picture">
+                  <wp:docPr id="401446954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835732033" name="Picture"/>
+                          <pic:cNvPr id="401446954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="651867263" name="Picture">
+                  <wp:docPr id="43186245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="651867263" name="Picture"/>
+                          <pic:cNvPr id="43186245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029229253" name="Picture">
+                  <wp:docPr id="1614223450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029229253" name="Picture"/>
+                          <pic:cNvPr id="1614223450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383994339" name="Picture">
+                  <wp:docPr id="1087250862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383994339" name="Picture"/>
+                          <pic:cNvPr id="1087250862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508719320" name="Picture">
+                  <wp:docPr id="1540201244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508719320" name="Picture"/>
+                          <pic:cNvPr id="1540201244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573975592" name="Picture">
+                        <wp:docPr id="869703330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573975592" name="Picture"/>
+                                <pic:cNvPr id="869703330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385965531" name="Picture">
+                        <wp:docPr id="792809947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385965531" name="Picture"/>
+                                <pic:cNvPr id="792809947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232939017" name="Picture">
+                        <wp:docPr id="1239852042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232939017" name="Picture"/>
+                                <pic:cNvPr id="1239852042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626833649" name="Picture">
+                        <wp:docPr id="1358662386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626833649" name="Picture"/>
+                                <pic:cNvPr id="1358662386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348170551" name="Picture">
+                        <wp:docPr id="2125814974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348170551" name="Picture"/>
+                                <pic:cNvPr id="2125814974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799702219" name="Picture">
+                        <wp:docPr id="502220072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799702219" name="Picture"/>
+                                <pic:cNvPr id="502220072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116515638" name="Picture">
+                        <wp:docPr id="1804781437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116515638" name="Picture"/>
+                                <pic:cNvPr id="1804781437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095829935" name="Picture">
+                        <wp:docPr id="1937948906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095829935" name="Picture"/>
+                                <pic:cNvPr id="1937948906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667847437" name="Picture">
+                        <wp:docPr id="1196437874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667847437" name="Picture"/>
+                                <pic:cNvPr id="1196437874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700053055" name="Picture">
+                        <wp:docPr id="1160657132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700053055" name="Picture"/>
+                                <pic:cNvPr id="1160657132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1672117496" name="Picture">
+                        <wp:docPr id="1529068126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1672117496" name="Picture"/>
+                                <pic:cNvPr id="1529068126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2098516345" name="Picture">
+                        <wp:docPr id="1876361634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2098516345" name="Picture"/>
+                                <pic:cNvPr id="1876361634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926786046" name="Picture">
+                  <wp:docPr id="1648369191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926786046" name="Picture"/>
+                          <pic:cNvPr id="1648369191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956918586" name="Picture">
+                  <wp:docPr id="1899995497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956918586" name="Picture"/>
+                          <pic:cNvPr id="1899995497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944722071" name="Picture">
+                  <wp:docPr id="985270956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944722071" name="Picture"/>
+                          <pic:cNvPr id="985270956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734146521" name="Picture">
+                  <wp:docPr id="1812909572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734146521" name="Picture"/>
+                          <pic:cNvPr id="1812909572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1287475929" name="Picture">
+                  <wp:docPr id="2036672659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1287475929" name="Picture"/>
+                          <pic:cNvPr id="2036672659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1708033940" name="Picture">
+                  <wp:docPr id="1489240147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1708033940" name="Picture"/>
+                          <pic:cNvPr id="1489240147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865028358" name="Picture">
+                        <wp:docPr id="1561374754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865028358" name="Picture"/>
+                                <pic:cNvPr id="1561374754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1022563947" name="Picture">
+                  <wp:docPr id="1463032497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1022563947" name="Picture"/>
+                          <pic:cNvPr id="1463032497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225890961" name="Picture">
+                  <wp:docPr id="412840194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225890961" name="Picture"/>
+                          <pic:cNvPr id="412840194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148742976" name="Picture">
+                  <wp:docPr id="1079137171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148742976" name="Picture"/>
+                          <pic:cNvPr id="1079137171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92951735" name="Picture">
+                  <wp:docPr id="1543169528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92951735" name="Picture"/>
+                          <pic:cNvPr id="1543169528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500501495" name="Picture">
+                  <wp:docPr id="1198934731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500501495" name="Picture"/>
+                          <pic:cNvPr id="1198934731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417270987" name="Picture">
+                  <wp:docPr id="330010999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417270987" name="Picture"/>
+                          <pic:cNvPr id="330010999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568800090" name="Picture">
+                        <wp:docPr id="1467844230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568800090" name="Picture"/>
+                                <pic:cNvPr id="1467844230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205122991" name="Picture">
+                  <wp:docPr id="412259639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205122991" name="Picture"/>
+                          <pic:cNvPr id="412259639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1977584742" name="Picture">
+                  <wp:docPr id="401892900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1977584742" name="Picture"/>
+                          <pic:cNvPr id="401892900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425539678" name="Picture">
+                  <wp:docPr id="241477971" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425539678" name="Picture"/>
+                          <pic:cNvPr id="241477971" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="944865037" name="Picture">
+                  <wp:docPr id="561634755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="944865037" name="Picture"/>
+                          <pic:cNvPr id="561634755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702945743" name="Picture">
+                  <wp:docPr id="295928682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702945743" name="Picture"/>
+                          <pic:cNvPr id="295928682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004294429" name="Picture">
+                  <wp:docPr id="2097647359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004294429" name="Picture"/>
+                          <pic:cNvPr id="2097647359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853731502" name="Picture">
+                        <wp:docPr id="1525037841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853731502" name="Picture"/>
+                                <pic:cNvPr id="1525037841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938492613" name="Picture">
+                  <wp:docPr id="467089092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938492613" name="Picture"/>
+                          <pic:cNvPr id="467089092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813135050" name="Picture">
+                  <wp:docPr id="2094369410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813135050" name="Picture"/>
+                          <pic:cNvPr id="2094369410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483878562" name="Picture">
+                  <wp:docPr id="905612621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483878562" name="Picture"/>
+                          <pic:cNvPr id="905612621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227047026" name="Picture">
+                  <wp:docPr id="1803000978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227047026" name="Picture"/>
+                          <pic:cNvPr id="1803000978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376575014" name="Picture">
+                  <wp:docPr id="516689343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376575014" name="Picture"/>
+                          <pic:cNvPr id="516689343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448397700" name="Picture">
+                  <wp:docPr id="1870350266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448397700" name="Picture"/>
+                          <pic:cNvPr id="1870350266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335600512" name="Picture">
+                        <wp:docPr id="585504682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335600512" name="Picture"/>
+                                <pic:cNvPr id="585504682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90651606" name="Picture">
+                  <wp:docPr id="387306203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90651606" name="Picture"/>
+                          <pic:cNvPr id="387306203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858429880" name="Picture">
+                  <wp:docPr id="644932288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858429880" name="Picture"/>
+                          <pic:cNvPr id="644932288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154586721" name="Picture">
+                  <wp:docPr id="1281414742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154586721" name="Picture"/>
+                          <pic:cNvPr id="1281414742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>