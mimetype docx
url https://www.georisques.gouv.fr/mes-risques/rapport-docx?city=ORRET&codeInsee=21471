--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101750612" name="Picture">
+                  <wp:docPr id="1152495703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101750612" name="Picture"/>
+                          <pic:cNvPr id="1152495703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095996008" name="Picture">
+                  <wp:docPr id="1914318284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095996008" name="Picture"/>
+                          <pic:cNvPr id="1914318284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303535789" name="Picture">
+                        <wp:docPr id="672999602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303535789" name="Picture"/>
+                                <pic:cNvPr id="672999602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401446954" name="Picture">
+                  <wp:docPr id="182182630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401446954" name="Picture"/>
+                          <pic:cNvPr id="182182630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43186245" name="Picture">
+                  <wp:docPr id="1838463160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43186245" name="Picture"/>
+                          <pic:cNvPr id="1838463160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614223450" name="Picture">
+                  <wp:docPr id="44020824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614223450" name="Picture"/>
+                          <pic:cNvPr id="44020824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087250862" name="Picture">
+                  <wp:docPr id="1116701833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087250862" name="Picture"/>
+                          <pic:cNvPr id="1116701833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540201244" name="Picture">
+                  <wp:docPr id="745552285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540201244" name="Picture"/>
+                          <pic:cNvPr id="745552285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869703330" name="Picture">
+                        <wp:docPr id="1883683478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869703330" name="Picture"/>
+                                <pic:cNvPr id="1883683478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="792809947" name="Picture">
+                        <wp:docPr id="390252710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="792809947" name="Picture"/>
+                                <pic:cNvPr id="390252710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239852042" name="Picture">
+                        <wp:docPr id="1635164566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239852042" name="Picture"/>
+                                <pic:cNvPr id="1635164566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358662386" name="Picture">
+                        <wp:docPr id="1722110534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358662386" name="Picture"/>
+                                <pic:cNvPr id="1722110534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125814974" name="Picture">
+                        <wp:docPr id="348002150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125814974" name="Picture"/>
+                                <pic:cNvPr id="348002150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502220072" name="Picture">
+                        <wp:docPr id="303332690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502220072" name="Picture"/>
+                                <pic:cNvPr id="303332690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1804781437" name="Picture">
+                        <wp:docPr id="1555796530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1804781437" name="Picture"/>
+                                <pic:cNvPr id="1555796530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1937948906" name="Picture">
+                        <wp:docPr id="370258524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1937948906" name="Picture"/>
+                                <pic:cNvPr id="370258524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196437874" name="Picture">
+                        <wp:docPr id="1351056446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196437874" name="Picture"/>
+                                <pic:cNvPr id="1351056446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1160657132" name="Picture">
+                        <wp:docPr id="1773429557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1160657132" name="Picture"/>
+                                <pic:cNvPr id="1773429557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1529068126" name="Picture">
+                        <wp:docPr id="1813702769" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1529068126" name="Picture"/>
+                                <pic:cNvPr id="1813702769" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876361634" name="Picture">
+                        <wp:docPr id="349275399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876361634" name="Picture"/>
+                                <pic:cNvPr id="349275399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648369191" name="Picture">
+                  <wp:docPr id="1386931446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648369191" name="Picture"/>
+                          <pic:cNvPr id="1386931446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899995497" name="Picture">
+                  <wp:docPr id="1323020731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899995497" name="Picture"/>
+                          <pic:cNvPr id="1323020731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985270956" name="Picture">
+                  <wp:docPr id="875685630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985270956" name="Picture"/>
+                          <pic:cNvPr id="875685630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812909572" name="Picture">
+                  <wp:docPr id="939425124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812909572" name="Picture"/>
+                          <pic:cNvPr id="939425124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036672659" name="Picture">
+                  <wp:docPr id="1047171969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036672659" name="Picture"/>
+                          <pic:cNvPr id="1047171969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489240147" name="Picture">
+                  <wp:docPr id="1685621978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489240147" name="Picture"/>
+                          <pic:cNvPr id="1685621978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561374754" name="Picture">
+                        <wp:docPr id="1994070728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561374754" name="Picture"/>
+                                <pic:cNvPr id="1994070728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463032497" name="Picture">
+                  <wp:docPr id="615543702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463032497" name="Picture"/>
+                          <pic:cNvPr id="615543702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412840194" name="Picture">
+                  <wp:docPr id="1685150578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412840194" name="Picture"/>
+                          <pic:cNvPr id="1685150578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079137171" name="Picture">
+                  <wp:docPr id="1255276654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079137171" name="Picture"/>
+                          <pic:cNvPr id="1255276654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543169528" name="Picture">
+                  <wp:docPr id="1088406494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543169528" name="Picture"/>
+                          <pic:cNvPr id="1088406494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198934731" name="Picture">
+                  <wp:docPr id="86651298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198934731" name="Picture"/>
+                          <pic:cNvPr id="86651298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330010999" name="Picture">
+                  <wp:docPr id="1002016628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330010999" name="Picture"/>
+                          <pic:cNvPr id="1002016628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467844230" name="Picture">
+                        <wp:docPr id="642052837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467844230" name="Picture"/>
+                                <pic:cNvPr id="642052837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412259639" name="Picture">
+                  <wp:docPr id="1374755702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412259639" name="Picture"/>
+                          <pic:cNvPr id="1374755702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401892900" name="Picture">
+                  <wp:docPr id="1225059619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401892900" name="Picture"/>
+                          <pic:cNvPr id="1225059619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241477971" name="Picture">
+                  <wp:docPr id="1601866553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241477971" name="Picture"/>
+                          <pic:cNvPr id="1601866553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561634755" name="Picture">
+                  <wp:docPr id="2014174459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561634755" name="Picture"/>
+                          <pic:cNvPr id="2014174459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295928682" name="Picture">
+                  <wp:docPr id="1872506385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295928682" name="Picture"/>
+                          <pic:cNvPr id="1872506385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097647359" name="Picture">
+                  <wp:docPr id="259485669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097647359" name="Picture"/>
+                          <pic:cNvPr id="259485669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525037841" name="Picture">
+                        <wp:docPr id="1038422663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525037841" name="Picture"/>
+                                <pic:cNvPr id="1038422663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467089092" name="Picture">
+                  <wp:docPr id="165239449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467089092" name="Picture"/>
+                          <pic:cNvPr id="165239449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094369410" name="Picture">
+                  <wp:docPr id="566345674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094369410" name="Picture"/>
+                          <pic:cNvPr id="566345674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905612621" name="Picture">
+                  <wp:docPr id="1266957821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905612621" name="Picture"/>
+                          <pic:cNvPr id="1266957821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803000978" name="Picture">
+                  <wp:docPr id="116948304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803000978" name="Picture"/>
+                          <pic:cNvPr id="116948304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516689343" name="Picture">
+                  <wp:docPr id="197477872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516689343" name="Picture"/>
+                          <pic:cNvPr id="197477872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870350266" name="Picture">
+                  <wp:docPr id="633647912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870350266" name="Picture"/>
+                          <pic:cNvPr id="633647912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585504682" name="Picture">
+                        <wp:docPr id="921839693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585504682" name="Picture"/>
+                                <pic:cNvPr id="921839693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387306203" name="Picture">
+                  <wp:docPr id="917471304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387306203" name="Picture"/>
+                          <pic:cNvPr id="917471304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644932288" name="Picture">
+                  <wp:docPr id="1310588040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644932288" name="Picture"/>
+                          <pic:cNvPr id="1310588040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281414742" name="Picture">
+                  <wp:docPr id="1873260041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281414742" name="Picture"/>
+                          <pic:cNvPr id="1873260041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>