--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808386444" name="Picture">
+                  <wp:docPr id="1590314889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808386444" name="Picture"/>
+                          <pic:cNvPr id="1590314889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99983931" name="Picture">
+                  <wp:docPr id="2003991233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99983931" name="Picture"/>
+                          <pic:cNvPr id="2003991233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405811558" name="Picture">
+                        <wp:docPr id="1407952464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405811558" name="Picture"/>
+                                <pic:cNvPr id="1407952464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442989869" name="Picture">
+                  <wp:docPr id="348672147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442989869" name="Picture"/>
+                          <pic:cNvPr id="348672147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750016315" name="Picture">
+                  <wp:docPr id="1787599611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750016315" name="Picture"/>
+                          <pic:cNvPr id="1787599611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954830133" name="Picture">
+                  <wp:docPr id="1483620558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954830133" name="Picture"/>
+                          <pic:cNvPr id="1483620558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110584920" name="Picture">
+                  <wp:docPr id="375244053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110584920" name="Picture"/>
+                          <pic:cNvPr id="375244053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325492453" name="Picture">
+                  <wp:docPr id="293217286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325492453" name="Picture"/>
+                          <pic:cNvPr id="293217286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967884839" name="Picture">
+                        <wp:docPr id="1628112153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967884839" name="Picture"/>
+                                <pic:cNvPr id="1628112153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="991612001" name="Picture">
+                        <wp:docPr id="1788325200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="991612001" name="Picture"/>
+                                <pic:cNvPr id="1788325200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="383621915" name="Picture">
+                        <wp:docPr id="1927243745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="383621915" name="Picture"/>
+                                <pic:cNvPr id="1927243745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11122081" name="Picture">
+                        <wp:docPr id="942961405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11122081" name="Picture"/>
+                                <pic:cNvPr id="942961405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1074350539" name="Picture">
+                        <wp:docPr id="406488148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1074350539" name="Picture"/>
+                                <pic:cNvPr id="406488148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082476340" name="Picture">
+                        <wp:docPr id="382153031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082476340" name="Picture"/>
+                                <pic:cNvPr id="382153031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="501014687" name="Picture">
+                        <wp:docPr id="117299984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="501014687" name="Picture"/>
+                                <pic:cNvPr id="117299984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="233520684" name="Picture">
+                        <wp:docPr id="284223258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="233520684" name="Picture"/>
+                                <pic:cNvPr id="284223258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2116040888" name="Picture">
+                        <wp:docPr id="1255447556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2116040888" name="Picture"/>
+                                <pic:cNvPr id="1255447556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436951253" name="Picture">
+                        <wp:docPr id="998470943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436951253" name="Picture"/>
+                                <pic:cNvPr id="998470943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503540427" name="Picture">
+                        <wp:docPr id="1566217846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503540427" name="Picture"/>
+                                <pic:cNvPr id="1566217846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533004710" name="Picture">
+                        <wp:docPr id="184129367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533004710" name="Picture"/>
+                                <pic:cNvPr id="184129367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="231534442" name="Picture">
+                        <wp:docPr id="933849538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="231534442" name="Picture"/>
+                                <pic:cNvPr id="933849538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90513751" name="Picture">
+                        <wp:docPr id="2132706979" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90513751" name="Picture"/>
+                                <pic:cNvPr id="2132706979" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234649769" name="Picture">
+                        <wp:docPr id="480726239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234649769" name="Picture"/>
+                                <pic:cNvPr id="480726239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134203411" name="Picture">
+                  <wp:docPr id="24957295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134203411" name="Picture"/>
+                          <pic:cNvPr id="24957295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301882772" name="Picture">
+                  <wp:docPr id="220524821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301882772" name="Picture"/>
+                          <pic:cNvPr id="220524821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1346201944" name="Picture">
+                  <wp:docPr id="2128884306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1346201944" name="Picture"/>
+                          <pic:cNvPr id="2128884306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223953765" name="Picture">
+                  <wp:docPr id="1923397319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223953765" name="Picture"/>
+                          <pic:cNvPr id="1923397319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_35.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276140036" name="Picture">
+                  <wp:docPr id="1329790068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276140036" name="Picture"/>
+                          <pic:cNvPr id="1329790068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530686743" name="Picture">
+                  <wp:docPr id="1115357122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530686743" name="Picture"/>
+                          <pic:cNvPr id="1115357122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_34.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18485,57 +18485,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1886183813" name="Picture">
+                        <wp:docPr id="1782630833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1886183813" name="Picture"/>
+                                <pic:cNvPr id="1782630833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21229,57 +21229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822564820" name="Picture">
+                  <wp:docPr id="58852525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822564820" name="Picture"/>
+                          <pic:cNvPr id="58852525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21318,57 +21318,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939497598" name="Picture">
+                  <wp:docPr id="1745975746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939497598" name="Picture"/>
+                          <pic:cNvPr id="1745975746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21962,57 +21962,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684915521" name="Picture">
+                  <wp:docPr id="74463280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684915521" name="Picture"/>
+                          <pic:cNvPr id="74463280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22960,57 +22960,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908051037" name="Picture">
+                  <wp:docPr id="1794961031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908051037" name="Picture"/>
+                          <pic:cNvPr id="1794961031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23063,57 +23063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1798443547" name="Picture">
+                  <wp:docPr id="288222045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1798443547" name="Picture"/>
+                          <pic:cNvPr id="288222045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24442,57 +24442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357651801" name="Picture">
+                  <wp:docPr id="1077081932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357651801" name="Picture"/>
+                          <pic:cNvPr id="1077081932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25567,57 +25567,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094801350" name="Picture">
+                        <wp:docPr id="1530877165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094801350" name="Picture"/>
+                                <pic:cNvPr id="1530877165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26920,57 +26920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281755875" name="Picture">
+                  <wp:docPr id="1851890146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281755875" name="Picture"/>
+                          <pic:cNvPr id="1851890146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27009,57 +27009,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719896223" name="Picture">
+                  <wp:docPr id="385498593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719896223" name="Picture"/>
+                          <pic:cNvPr id="385498593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27653,57 +27653,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068596632" name="Picture">
+                  <wp:docPr id="935562223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068596632" name="Picture"/>
+                          <pic:cNvPr id="935562223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28651,57 +28651,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="384633169" name="Picture">
+                  <wp:docPr id="1934688859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="384633169" name="Picture"/>
+                          <pic:cNvPr id="1934688859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28754,57 +28754,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114164317" name="Picture">
+                  <wp:docPr id="612936680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114164317" name="Picture"/>
+                          <pic:cNvPr id="612936680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30135,57 +30135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21001951" name="Picture">
+                  <wp:docPr id="906845715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21001951" name="Picture"/>
+                          <pic:cNvPr id="906845715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31278,57 +31278,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210719587" name="Picture">
+                        <wp:docPr id="1620769825" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210719587" name="Picture"/>
+                                <pic:cNvPr id="1620769825" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32687,57 +32687,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247706167" name="Picture">
+                  <wp:docPr id="1010555879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247706167" name="Picture"/>
+                          <pic:cNvPr id="1010555879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32776,57 +32776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750098356" name="Picture">
+                  <wp:docPr id="1902907253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750098356" name="Picture"/>
+                          <pic:cNvPr id="1902907253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33456,57 +33456,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308868344" name="Picture">
+                  <wp:docPr id="1263571654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308868344" name="Picture"/>
+                          <pic:cNvPr id="1263571654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959898401" name="Picture">
+                  <wp:docPr id="1547088351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959898401" name="Picture"/>
+                          <pic:cNvPr id="1547088351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501915931" name="Picture">
+                  <wp:docPr id="379903680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501915931" name="Picture"/>
+                          <pic:cNvPr id="379903680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36078,57 +36078,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1228154916" name="Picture">
+                  <wp:docPr id="1558737632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1228154916" name="Picture"/>
+                          <pic:cNvPr id="1558737632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37275,57 +37275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825296853" name="Picture">
+                        <wp:docPr id="1986692719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825296853" name="Picture"/>
+                                <pic:cNvPr id="1986692719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39644,57 +39644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699858527" name="Picture">
+                  <wp:docPr id="1385186463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699858527" name="Picture"/>
+                          <pic:cNvPr id="1385186463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39733,57 +39733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132657574" name="Picture">
+                  <wp:docPr id="1118260660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132657574" name="Picture"/>
+                          <pic:cNvPr id="1118260660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40377,57 +40377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298855657" name="Picture">
+                  <wp:docPr id="1625092721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298855657" name="Picture"/>
+                          <pic:cNvPr id="1625092721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41375,57 +41375,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347336567" name="Picture">
+                  <wp:docPr id="1033070644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347336567" name="Picture"/>
+                          <pic:cNvPr id="1033070644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41478,57 +41478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400006856" name="Picture">
+                  <wp:docPr id="1149702182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400006856" name="Picture"/>
+                          <pic:cNvPr id="1149702182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42855,57 +42855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297274375" name="Picture">
+                  <wp:docPr id="1779860294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297274375" name="Picture"/>
+                          <pic:cNvPr id="1779860294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237635865" name="Picture">
+                        <wp:docPr id="328719495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237635865" name="Picture"/>
+                                <pic:cNvPr id="328719495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45219,57 +45219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310232776" name="Picture">
+                  <wp:docPr id="1304785152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310232776" name="Picture"/>
+                          <pic:cNvPr id="1304785152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45290,57 +45290,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898064852" name="Picture">
+                  <wp:docPr id="1050340370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898064852" name="Picture"/>
+                          <pic:cNvPr id="1050340370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45704,57 +45704,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623054761" name="Picture">
+                  <wp:docPr id="1794630583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623054761" name="Picture"/>
+                          <pic:cNvPr id="1794630583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>