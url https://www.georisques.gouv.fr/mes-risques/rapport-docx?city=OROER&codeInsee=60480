--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498988080" name="Picture">
+                  <wp:docPr id="1429805248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498988080" name="Picture"/>
+                          <pic:cNvPr id="1429805248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82428945" name="Picture">
+                  <wp:docPr id="1975525768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82428945" name="Picture"/>
+                          <pic:cNvPr id="1975525768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658818957" name="Picture">
+                        <wp:docPr id="272966601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658818957" name="Picture"/>
+                                <pic:cNvPr id="272966601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289055699" name="Picture">
+                  <wp:docPr id="1321101095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289055699" name="Picture"/>
+                          <pic:cNvPr id="1321101095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462561425" name="Picture">
+                  <wp:docPr id="1555345966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462561425" name="Picture"/>
+                          <pic:cNvPr id="1555345966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841971694" name="Picture">
+                  <wp:docPr id="1958178763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841971694" name="Picture"/>
+                          <pic:cNvPr id="1958178763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634974913" name="Picture">
+                  <wp:docPr id="284117835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634974913" name="Picture"/>
+                          <pic:cNvPr id="284117835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383476074" name="Picture">
+                  <wp:docPr id="435781045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383476074" name="Picture"/>
+                          <pic:cNvPr id="435781045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748713070" name="Picture">
+                        <wp:docPr id="1413308990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748713070" name="Picture"/>
+                                <pic:cNvPr id="1413308990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555983002" name="Picture">
+                        <wp:docPr id="1466583487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555983002" name="Picture"/>
+                                <pic:cNvPr id="1466583487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476382570" name="Picture">
+                        <wp:docPr id="63112518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476382570" name="Picture"/>
+                                <pic:cNvPr id="63112518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595104872" name="Picture">
+                        <wp:docPr id="1863324438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595104872" name="Picture"/>
+                                <pic:cNvPr id="1863324438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772735209" name="Picture">
+                        <wp:docPr id="1537558661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772735209" name="Picture"/>
+                                <pic:cNvPr id="1537558661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96756382" name="Picture">
+                        <wp:docPr id="696297124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96756382" name="Picture"/>
+                                <pic:cNvPr id="696297124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1685483424" name="Picture">
+                        <wp:docPr id="504747970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1685483424" name="Picture"/>
+                                <pic:cNvPr id="504747970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1378995167" name="Picture">
+                        <wp:docPr id="799993892" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1378995167" name="Picture"/>
+                                <pic:cNvPr id="799993892" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671813773" name="Picture">
+                        <wp:docPr id="320850461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671813773" name="Picture"/>
+                                <pic:cNvPr id="320850461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="755712230" name="Picture">
+                        <wp:docPr id="475398537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="755712230" name="Picture"/>
+                                <pic:cNvPr id="475398537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990412413" name="Picture">
+                        <wp:docPr id="9544124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990412413" name="Picture"/>
+                                <pic:cNvPr id="9544124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639243125" name="Picture">
+                        <wp:docPr id="1470905667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639243125" name="Picture"/>
+                                <pic:cNvPr id="1470905667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529598210" name="Picture">
+                  <wp:docPr id="1713649699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529598210" name="Picture"/>
+                          <pic:cNvPr id="1713649699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043409217" name="Picture">
+                  <wp:docPr id="131959080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043409217" name="Picture"/>
+                          <pic:cNvPr id="131959080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125183279" name="Picture">
+                  <wp:docPr id="1312862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125183279" name="Picture"/>
+                          <pic:cNvPr id="1312862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205132060" name="Picture">
+                  <wp:docPr id="2051142081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205132060" name="Picture"/>
+                          <pic:cNvPr id="2051142081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942777943" name="Picture">
+                  <wp:docPr id="1761893270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942777943" name="Picture"/>
+                          <pic:cNvPr id="1761893270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886414627" name="Picture">
+                  <wp:docPr id="1143749694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886414627" name="Picture"/>
+                          <pic:cNvPr id="1143749694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747075702" name="Picture">
+                        <wp:docPr id="948586833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747075702" name="Picture"/>
+                                <pic:cNvPr id="948586833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300980883" name="Picture">
+                  <wp:docPr id="1565738544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300980883" name="Picture"/>
+                          <pic:cNvPr id="1565738544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167863320" name="Picture">
+                  <wp:docPr id="1959954165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167863320" name="Picture"/>
+                          <pic:cNvPr id="1959954165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491977190" name="Picture">
+                  <wp:docPr id="511216127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491977190" name="Picture"/>
+                          <pic:cNvPr id="511216127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702454211" name="Picture">
+                  <wp:docPr id="1396754156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702454211" name="Picture"/>
+                          <pic:cNvPr id="1396754156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509784879" name="Picture">
+                  <wp:docPr id="1977520079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509784879" name="Picture"/>
+                          <pic:cNvPr id="1977520079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438200308" name="Picture">
+                  <wp:docPr id="1766538693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438200308" name="Picture"/>
+                          <pic:cNvPr id="1766538693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1704161185" name="Picture">
+                        <wp:docPr id="799643885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1704161185" name="Picture"/>
+                                <pic:cNvPr id="799643885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033828982" name="Picture">
+                  <wp:docPr id="524041672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033828982" name="Picture"/>
+                          <pic:cNvPr id="524041672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767792091" name="Picture">
+                  <wp:docPr id="321903776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767792091" name="Picture"/>
+                          <pic:cNvPr id="321903776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186191454" name="Picture">
+                  <wp:docPr id="1040344591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186191454" name="Picture"/>
+                          <pic:cNvPr id="1040344591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="166139388" name="Picture">
+                  <wp:docPr id="1103658689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="166139388" name="Picture"/>
+                          <pic:cNvPr id="1103658689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801820067" name="Picture">
+                  <wp:docPr id="753496365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801820067" name="Picture"/>
+                          <pic:cNvPr id="753496365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714662870" name="Picture">
+                  <wp:docPr id="1909138143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714662870" name="Picture"/>
+                          <pic:cNvPr id="1909138143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1660979525" name="Picture">
+                        <wp:docPr id="601265548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1660979525" name="Picture"/>
+                                <pic:cNvPr id="601265548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250302624" name="Picture">
+                  <wp:docPr id="186881779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250302624" name="Picture"/>
+                          <pic:cNvPr id="186881779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580315197" name="Picture">
+                  <wp:docPr id="2134225024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580315197" name="Picture"/>
+                          <pic:cNvPr id="2134225024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084778090" name="Picture">
+                  <wp:docPr id="488195912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084778090" name="Picture"/>
+                          <pic:cNvPr id="488195912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346135626" name="Picture">
+                  <wp:docPr id="887398359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346135626" name="Picture"/>
+                          <pic:cNvPr id="887398359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882923827" name="Picture">
+                  <wp:docPr id="1708844663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882923827" name="Picture"/>
+                          <pic:cNvPr id="1708844663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369360470" name="Picture">
+                  <wp:docPr id="2046775864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369360470" name="Picture"/>
+                          <pic:cNvPr id="2046775864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246320833" name="Picture">
+                        <wp:docPr id="1613791787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246320833" name="Picture"/>
+                                <pic:cNvPr id="1613791787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123088908" name="Picture">
+                  <wp:docPr id="1675453063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123088908" name="Picture"/>
+                          <pic:cNvPr id="1675453063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164655606" name="Picture">
+                  <wp:docPr id="264503624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164655606" name="Picture"/>
+                          <pic:cNvPr id="264503624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886714639" name="Picture">
+                  <wp:docPr id="1113416132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886714639" name="Picture"/>
+                          <pic:cNvPr id="1113416132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>