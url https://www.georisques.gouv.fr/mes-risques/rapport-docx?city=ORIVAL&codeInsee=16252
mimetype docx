--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643108412" name="Picture">
+                  <wp:docPr id="1178338135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643108412" name="Picture"/>
+                          <pic:cNvPr id="1178338135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923265020" name="Picture">
+                  <wp:docPr id="995157430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923265020" name="Picture"/>
+                          <pic:cNvPr id="995157430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1976613351" name="Picture">
+                        <wp:docPr id="867951067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1976613351" name="Picture"/>
+                                <pic:cNvPr id="867951067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383186349" name="Picture">
+                  <wp:docPr id="650851083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383186349" name="Picture"/>
+                          <pic:cNvPr id="650851083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312482890" name="Picture">
+                  <wp:docPr id="990459949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312482890" name="Picture"/>
+                          <pic:cNvPr id="990459949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376700531" name="Picture">
+                  <wp:docPr id="475802777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376700531" name="Picture"/>
+                          <pic:cNvPr id="475802777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973565257" name="Picture">
+                  <wp:docPr id="361005316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973565257" name="Picture"/>
+                          <pic:cNvPr id="361005316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602776070" name="Picture">
+                  <wp:docPr id="839994818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602776070" name="Picture"/>
+                          <pic:cNvPr id="839994818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826540108" name="Picture">
+                        <wp:docPr id="1587115454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826540108" name="Picture"/>
+                                <pic:cNvPr id="1587115454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112087115" name="Picture">
+                        <wp:docPr id="1350270660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112087115" name="Picture"/>
+                                <pic:cNvPr id="1350270660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="388352391" name="Picture">
+                        <wp:docPr id="129406462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="388352391" name="Picture"/>
+                                <pic:cNvPr id="129406462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595804408" name="Picture">
+                        <wp:docPr id="1703312733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595804408" name="Picture"/>
+                                <pic:cNvPr id="1703312733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910227298" name="Picture">
+                        <wp:docPr id="1894107693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910227298" name="Picture"/>
+                                <pic:cNvPr id="1894107693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494886936" name="Picture">
+                        <wp:docPr id="2051913190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494886936" name="Picture"/>
+                                <pic:cNvPr id="2051913190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851354211" name="Picture">
+                        <wp:docPr id="421218355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851354211" name="Picture"/>
+                                <pic:cNvPr id="421218355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625116128" name="Picture">
+                        <wp:docPr id="799858129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625116128" name="Picture"/>
+                                <pic:cNvPr id="799858129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576022649" name="Picture">
+                        <wp:docPr id="240303003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576022649" name="Picture"/>
+                                <pic:cNvPr id="240303003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547552603" name="Picture">
+                        <wp:docPr id="769907172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547552603" name="Picture"/>
+                                <pic:cNvPr id="769907172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195578458" name="Picture">
+                        <wp:docPr id="1526017744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195578458" name="Picture"/>
+                                <pic:cNvPr id="1526017744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693071417" name="Picture">
+                        <wp:docPr id="244328886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693071417" name="Picture"/>
+                                <pic:cNvPr id="244328886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581553330" name="Picture">
+                        <wp:docPr id="407139419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581553330" name="Picture"/>
+                                <pic:cNvPr id="407139419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1749759594" name="Picture">
+                        <wp:docPr id="766908220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1749759594" name="Picture"/>
+                                <pic:cNvPr id="766908220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432871133" name="Picture">
+                        <wp:docPr id="1131571170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432871133" name="Picture"/>
+                                <pic:cNvPr id="1131571170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499769310" name="Picture">
+                  <wp:docPr id="1163674564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499769310" name="Picture"/>
+                          <pic:cNvPr id="1163674564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775908250" name="Picture">
+                  <wp:docPr id="892476871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775908250" name="Picture"/>
+                          <pic:cNvPr id="892476871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088871170" name="Picture">
+                  <wp:docPr id="1254492807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088871170" name="Picture"/>
+                          <pic:cNvPr id="1254492807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799042157" name="Picture">
+                  <wp:docPr id="408969493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799042157" name="Picture"/>
+                          <pic:cNvPr id="408969493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975047355" name="Picture">
+                  <wp:docPr id="1543430168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975047355" name="Picture"/>
+                          <pic:cNvPr id="1543430168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208381182" name="Picture">
+                  <wp:docPr id="2113720827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208381182" name="Picture"/>
+                          <pic:cNvPr id="2113720827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978552700" name="Picture">
+                        <wp:docPr id="1874351832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978552700" name="Picture"/>
+                                <pic:cNvPr id="1874351832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1496590604" name="Picture">
+                  <wp:docPr id="924011937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1496590604" name="Picture"/>
+                          <pic:cNvPr id="924011937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849854875" name="Picture">
+                  <wp:docPr id="860906267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849854875" name="Picture"/>
+                          <pic:cNvPr id="860906267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902107906" name="Picture">
+                  <wp:docPr id="519302463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902107906" name="Picture"/>
+                          <pic:cNvPr id="519302463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400112008" name="Picture">
+                  <wp:docPr id="1383023672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400112008" name="Picture"/>
+                          <pic:cNvPr id="1383023672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486881391" name="Picture">
+                  <wp:docPr id="458459048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486881391" name="Picture"/>
+                          <pic:cNvPr id="458459048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025983903" name="Picture">
+                  <wp:docPr id="1590877972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025983903" name="Picture"/>
+                          <pic:cNvPr id="1590877972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1098481697" name="Picture">
+                        <wp:docPr id="1138313781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1098481697" name="Picture"/>
+                                <pic:cNvPr id="1138313781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359807929" name="Picture">
+                        <wp:docPr id="1975189306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359807929" name="Picture"/>
+                                <pic:cNvPr id="1975189306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551429425" name="Picture">
+                  <wp:docPr id="2092669786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551429425" name="Picture"/>
+                          <pic:cNvPr id="2092669786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820524025" name="Picture">
+                  <wp:docPr id="1713836498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820524025" name="Picture"/>
+                          <pic:cNvPr id="1713836498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493754479" name="Picture">
+                  <wp:docPr id="1593929064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493754479" name="Picture"/>
+                          <pic:cNvPr id="1593929064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992314648" name="Picture">
+                  <wp:docPr id="715200362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992314648" name="Picture"/>
+                          <pic:cNvPr id="715200362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688244544" name="Picture">
+                  <wp:docPr id="1485589329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688244544" name="Picture"/>
+                          <pic:cNvPr id="1485589329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774452212" name="Picture">
+                  <wp:docPr id="1371630290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774452212" name="Picture"/>
+                          <pic:cNvPr id="1371630290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299334423" name="Picture">
+                        <wp:docPr id="1899153664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299334423" name="Picture"/>
+                                <pic:cNvPr id="1899153664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706963934" name="Picture">
+                  <wp:docPr id="729790990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706963934" name="Picture"/>
+                          <pic:cNvPr id="729790990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021518823" name="Picture">
+                  <wp:docPr id="737778876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021518823" name="Picture"/>
+                          <pic:cNvPr id="737778876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124550229" name="Picture">
+                  <wp:docPr id="1488083900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124550229" name="Picture"/>
+                          <pic:cNvPr id="1488083900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209702937" name="Picture">
+                  <wp:docPr id="83684963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209702937" name="Picture"/>
+                          <pic:cNvPr id="83684963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052854503" name="Picture">
+                  <wp:docPr id="1033036189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052854503" name="Picture"/>
+                          <pic:cNvPr id="1033036189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063490403" name="Picture">
+                  <wp:docPr id="1879113404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063490403" name="Picture"/>
+                          <pic:cNvPr id="1879113404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981069166" name="Picture">
+                        <wp:docPr id="1800462142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981069166" name="Picture"/>
+                                <pic:cNvPr id="1800462142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44974799" name="Picture">
+                  <wp:docPr id="2023914804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44974799" name="Picture"/>
+                          <pic:cNvPr id="2023914804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2001329513" name="Picture">
+                  <wp:docPr id="367457329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2001329513" name="Picture"/>
+                          <pic:cNvPr id="367457329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049470104" name="Picture">
+                  <wp:docPr id="410448626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049470104" name="Picture"/>
+                          <pic:cNvPr id="410448626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192406398" name="Picture">
+                  <wp:docPr id="1410399325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192406398" name="Picture"/>
+                          <pic:cNvPr id="1410399325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1679846325" name="Picture">
+                  <wp:docPr id="532016030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1679846325" name="Picture"/>
+                          <pic:cNvPr id="532016030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28753780" name="Picture">
+                  <wp:docPr id="1549664955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28753780" name="Picture"/>
+                          <pic:cNvPr id="1549664955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446866406" name="Picture">
+                  <wp:docPr id="4204888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446866406" name="Picture"/>
+                          <pic:cNvPr id="4204888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250639715" name="Picture">
+                  <wp:docPr id="401896174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250639715" name="Picture"/>
+                          <pic:cNvPr id="401896174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694550208" name="Picture">
+                  <wp:docPr id="725612979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694550208" name="Picture"/>
+                          <pic:cNvPr id="725612979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>