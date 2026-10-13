--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1250447674" name="Picture">
+                  <wp:docPr id="113412663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1250447674" name="Picture"/>
+                          <pic:cNvPr id="113412663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799635889" name="Picture">
+                  <wp:docPr id="476148754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799635889" name="Picture"/>
+                          <pic:cNvPr id="476148754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1849052174" name="Picture">
+                        <wp:docPr id="437582404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1849052174" name="Picture"/>
+                                <pic:cNvPr id="437582404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520897842" name="Picture">
+                  <wp:docPr id="83041964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520897842" name="Picture"/>
+                          <pic:cNvPr id="83041964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128536475" name="Picture">
+                  <wp:docPr id="107119104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128536475" name="Picture"/>
+                          <pic:cNvPr id="107119104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901039518" name="Picture">
+                  <wp:docPr id="1363808193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901039518" name="Picture"/>
+                          <pic:cNvPr id="1363808193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436114034" name="Picture">
+                  <wp:docPr id="1553248426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436114034" name="Picture"/>
+                          <pic:cNvPr id="1553248426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1579362696" name="Picture">
+                  <wp:docPr id="2147126679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1579362696" name="Picture"/>
+                          <pic:cNvPr id="2147126679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873322171" name="Picture">
+                        <wp:docPr id="1721969853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873322171" name="Picture"/>
+                                <pic:cNvPr id="1721969853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549431258" name="Picture">
+                        <wp:docPr id="618498673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549431258" name="Picture"/>
+                                <pic:cNvPr id="618498673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1333789340" name="Picture">
+                        <wp:docPr id="1603878748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1333789340" name="Picture"/>
+                                <pic:cNvPr id="1603878748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791864862" name="Picture">
+                        <wp:docPr id="1772457578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791864862" name="Picture"/>
+                                <pic:cNvPr id="1772457578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693774406" name="Picture">
+                        <wp:docPr id="2023430169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693774406" name="Picture"/>
+                                <pic:cNvPr id="2023430169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740968856" name="Picture">
+                        <wp:docPr id="1241267876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740968856" name="Picture"/>
+                                <pic:cNvPr id="1241267876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505420906" name="Picture">
+                        <wp:docPr id="274440446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505420906" name="Picture"/>
+                                <pic:cNvPr id="274440446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1128820044" name="Picture">
+                        <wp:docPr id="32543655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1128820044" name="Picture"/>
+                                <pic:cNvPr id="32543655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372772809" name="Picture">
+                        <wp:docPr id="385422903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372772809" name="Picture"/>
+                                <pic:cNvPr id="385422903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611022346" name="Picture">
+                        <wp:docPr id="311243541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611022346" name="Picture"/>
+                                <pic:cNvPr id="311243541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043149930" name="Picture">
+                        <wp:docPr id="1302944417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043149930" name="Picture"/>
+                                <pic:cNvPr id="1302944417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306442988" name="Picture">
+                        <wp:docPr id="1895230876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306442988" name="Picture"/>
+                                <pic:cNvPr id="1895230876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615210034" name="Picture">
+                        <wp:docPr id="1500890627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615210034" name="Picture"/>
+                                <pic:cNvPr id="1500890627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1964009227" name="Picture">
+                        <wp:docPr id="257532397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1964009227" name="Picture"/>
+                                <pic:cNvPr id="257532397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019711849" name="Picture">
+                        <wp:docPr id="418639894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019711849" name="Picture"/>
+                                <pic:cNvPr id="418639894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918964465" name="Picture">
+                  <wp:docPr id="2039220978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918964465" name="Picture"/>
+                          <pic:cNvPr id="2039220978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299102909" name="Picture">
+                  <wp:docPr id="875705322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299102909" name="Picture"/>
+                          <pic:cNvPr id="875705322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678613512" name="Picture">
+                  <wp:docPr id="1416888894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678613512" name="Picture"/>
+                          <pic:cNvPr id="1416888894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442541941" name="Picture">
+                  <wp:docPr id="1616034708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442541941" name="Picture"/>
+                          <pic:cNvPr id="1616034708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730499925" name="Picture">
+                  <wp:docPr id="30893604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730499925" name="Picture"/>
+                          <pic:cNvPr id="30893604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751947074" name="Picture">
+                  <wp:docPr id="1210743427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751947074" name="Picture"/>
+                          <pic:cNvPr id="1210743427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367064232" name="Picture">
+                        <wp:docPr id="534622527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367064232" name="Picture"/>
+                                <pic:cNvPr id="534622527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229944626" name="Picture">
+                        <wp:docPr id="946932260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229944626" name="Picture"/>
+                                <pic:cNvPr id="946932260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801995775" name="Picture">
+                  <wp:docPr id="36664289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801995775" name="Picture"/>
+                          <pic:cNvPr id="36664289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860321827" name="Picture">
+                  <wp:docPr id="1580351409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860321827" name="Picture"/>
+                          <pic:cNvPr id="1580351409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1546014250" name="Picture">
+                  <wp:docPr id="1856126585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1546014250" name="Picture"/>
+                          <pic:cNvPr id="1856126585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301472257" name="Picture">
+                  <wp:docPr id="895317556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301472257" name="Picture"/>
+                          <pic:cNvPr id="895317556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944672633" name="Picture">
+                  <wp:docPr id="1864642970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944672633" name="Picture"/>
+                          <pic:cNvPr id="1864642970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955555859" name="Picture">
+                  <wp:docPr id="1899164764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955555859" name="Picture"/>
+                          <pic:cNvPr id="1899164764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="858992095" name="Picture">
+                        <wp:docPr id="691272407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="858992095" name="Picture"/>
+                                <pic:cNvPr id="691272407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777713554" name="Picture">
+                  <wp:docPr id="1329949625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777713554" name="Picture"/>
+                          <pic:cNvPr id="1329949625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1599105892" name="Picture">
+                  <wp:docPr id="844705135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1599105892" name="Picture"/>
+                          <pic:cNvPr id="844705135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246323437" name="Picture">
+                  <wp:docPr id="1493016925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246323437" name="Picture"/>
+                          <pic:cNvPr id="1493016925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402816934" name="Picture">
+                  <wp:docPr id="1510412454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402816934" name="Picture"/>
+                          <pic:cNvPr id="1510412454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974825799" name="Picture">
+                  <wp:docPr id="1710335057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974825799" name="Picture"/>
+                          <pic:cNvPr id="1710335057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933248346" name="Picture">
+                  <wp:docPr id="1471200433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933248346" name="Picture"/>
+                          <pic:cNvPr id="1471200433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833180735" name="Picture">
+                        <wp:docPr id="1298986446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833180735" name="Picture"/>
+                                <pic:cNvPr id="1298986446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123069885" name="Picture">
+                  <wp:docPr id="535530982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123069885" name="Picture"/>
+                          <pic:cNvPr id="535530982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549356293" name="Picture">
+                  <wp:docPr id="2060211640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549356293" name="Picture"/>
+                          <pic:cNvPr id="2060211640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677695206" name="Picture">
+                  <wp:docPr id="2021602655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677695206" name="Picture"/>
+                          <pic:cNvPr id="2021602655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236022648" name="Picture">
+                  <wp:docPr id="1642822163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236022648" name="Picture"/>
+                          <pic:cNvPr id="1642822163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796629676" name="Picture">
+                  <wp:docPr id="1407203441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796629676" name="Picture"/>
+                          <pic:cNvPr id="1407203441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249875379" name="Picture">
+                  <wp:docPr id="1121807840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249875379" name="Picture"/>
+                          <pic:cNvPr id="1121807840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801566620" name="Picture">
+                        <wp:docPr id="1779277641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801566620" name="Picture"/>
+                                <pic:cNvPr id="1779277641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899116997" name="Picture">
+                  <wp:docPr id="1624412973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899116997" name="Picture"/>
+                          <pic:cNvPr id="1624412973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762693744" name="Picture">
+                  <wp:docPr id="1713618857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762693744" name="Picture"/>
+                          <pic:cNvPr id="1713618857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637115517" name="Picture">
+                  <wp:docPr id="388541581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637115517" name="Picture"/>
+                          <pic:cNvPr id="388541581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971447541" name="Picture">
+                  <wp:docPr id="1499185836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971447541" name="Picture"/>
+                          <pic:cNvPr id="1499185836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931780128" name="Picture">
+                  <wp:docPr id="649178390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931780128" name="Picture"/>
+                          <pic:cNvPr id="649178390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644676886" name="Picture">
+                  <wp:docPr id="1376486157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644676886" name="Picture"/>
+                          <pic:cNvPr id="1376486157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200646792" name="Picture">
+                  <wp:docPr id="1534418267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200646792" name="Picture"/>
+                          <pic:cNvPr id="1534418267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="839445312" name="Picture">
+                  <wp:docPr id="1615872120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="839445312" name="Picture"/>
+                          <pic:cNvPr id="1615872120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691336501" name="Picture">
+                  <wp:docPr id="689511266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691336501" name="Picture"/>
+                          <pic:cNvPr id="689511266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>