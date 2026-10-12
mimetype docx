--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403286833" name="Picture">
+                  <wp:docPr id="1187856205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403286833" name="Picture"/>
+                          <pic:cNvPr id="1187856205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063399714" name="Picture">
+                  <wp:docPr id="193452797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063399714" name="Picture"/>
+                          <pic:cNvPr id="193452797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402264032" name="Picture">
+                        <wp:docPr id="1910782279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402264032" name="Picture"/>
+                                <pic:cNvPr id="1910782279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959670392" name="Picture">
+                  <wp:docPr id="506006104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959670392" name="Picture"/>
+                          <pic:cNvPr id="506006104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077647918" name="Picture">
+                  <wp:docPr id="856662347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077647918" name="Picture"/>
+                          <pic:cNvPr id="856662347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23589307" name="Picture">
+                  <wp:docPr id="892314132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23589307" name="Picture"/>
+                          <pic:cNvPr id="892314132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350917641" name="Picture">
+                  <wp:docPr id="1637110191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350917641" name="Picture"/>
+                          <pic:cNvPr id="1637110191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933702416" name="Picture">
+                  <wp:docPr id="124157549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933702416" name="Picture"/>
+                          <pic:cNvPr id="124157549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167991037" name="Picture">
+                        <wp:docPr id="1167092396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167991037" name="Picture"/>
+                                <pic:cNvPr id="1167092396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="403447363" name="Picture">
+                        <wp:docPr id="261739728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="403447363" name="Picture"/>
+                                <pic:cNvPr id="261739728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867230495" name="Picture">
+                        <wp:docPr id="889121690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867230495" name="Picture"/>
+                                <pic:cNvPr id="889121690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1763495117" name="Picture">
+                        <wp:docPr id="1209677357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1763495117" name="Picture"/>
+                                <pic:cNvPr id="1209677357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511809404" name="Picture">
+                        <wp:docPr id="756692458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511809404" name="Picture"/>
+                                <pic:cNvPr id="756692458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257455567" name="Picture">
+                        <wp:docPr id="1827601058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257455567" name="Picture"/>
+                                <pic:cNvPr id="1827601058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="567497777" name="Picture">
+                        <wp:docPr id="169523469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="567497777" name="Picture"/>
+                                <pic:cNvPr id="169523469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802509760" name="Picture">
+                        <wp:docPr id="2073227477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802509760" name="Picture"/>
+                                <pic:cNvPr id="2073227477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609418424" name="Picture">
+                        <wp:docPr id="342200738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609418424" name="Picture"/>
+                                <pic:cNvPr id="342200738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710970681" name="Picture">
+                        <wp:docPr id="1058325956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710970681" name="Picture"/>
+                                <pic:cNvPr id="1058325956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833490485" name="Picture">
+                        <wp:docPr id="1648104224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833490485" name="Picture"/>
+                                <pic:cNvPr id="1648104224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985503343" name="Picture">
+                        <wp:docPr id="1559415130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985503343" name="Picture"/>
+                                <pic:cNvPr id="1559415130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601707826" name="Picture">
+                        <wp:docPr id="138081689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601707826" name="Picture"/>
+                                <pic:cNvPr id="138081689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620718993" name="Picture">
+                        <wp:docPr id="2225799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620718993" name="Picture"/>
+                                <pic:cNvPr id="2225799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294759026" name="Picture">
+                        <wp:docPr id="387239807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294759026" name="Picture"/>
+                                <pic:cNvPr id="387239807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689717892" name="Picture">
+                  <wp:docPr id="1366332347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689717892" name="Picture"/>
+                          <pic:cNvPr id="1366332347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373109376" name="Picture">
+                  <wp:docPr id="1453071516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373109376" name="Picture"/>
+                          <pic:cNvPr id="1453071516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950884017" name="Picture">
+                  <wp:docPr id="1252692275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950884017" name="Picture"/>
+                          <pic:cNvPr id="1252692275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810396159" name="Picture">
+                  <wp:docPr id="284618096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810396159" name="Picture"/>
+                          <pic:cNvPr id="284618096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677622011" name="Picture">
+                  <wp:docPr id="462528062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677622011" name="Picture"/>
+                          <pic:cNvPr id="462528062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615507914" name="Picture">
+                  <wp:docPr id="691967150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615507914" name="Picture"/>
+                          <pic:cNvPr id="691967150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478078890" name="Picture">
+                        <wp:docPr id="1595778639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478078890" name="Picture"/>
+                                <pic:cNvPr id="1595778639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386589370" name="Picture">
+                  <wp:docPr id="823869729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386589370" name="Picture"/>
+                          <pic:cNvPr id="823869729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925832449" name="Picture">
+                  <wp:docPr id="1396096932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925832449" name="Picture"/>
+                          <pic:cNvPr id="1396096932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741206547" name="Picture">
+                  <wp:docPr id="1638614099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741206547" name="Picture"/>
+                          <pic:cNvPr id="1638614099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426451838" name="Picture">
+                  <wp:docPr id="630549787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426451838" name="Picture"/>
+                          <pic:cNvPr id="630549787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614294320" name="Picture">
+                  <wp:docPr id="1777199501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614294320" name="Picture"/>
+                          <pic:cNvPr id="1777199501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140333704" name="Picture">
+                  <wp:docPr id="1192320755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140333704" name="Picture"/>
+                          <pic:cNvPr id="1192320755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380484613" name="Picture">
+                        <wp:docPr id="250787669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380484613" name="Picture"/>
+                                <pic:cNvPr id="250787669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="580694388" name="Picture">
+                        <wp:docPr id="1472467153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="580694388" name="Picture"/>
+                                <pic:cNvPr id="1472467153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862597113" name="Picture">
+                  <wp:docPr id="1242813712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862597113" name="Picture"/>
+                          <pic:cNvPr id="1242813712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990036459" name="Picture">
+                  <wp:docPr id="606558589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990036459" name="Picture"/>
+                          <pic:cNvPr id="606558589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535221920" name="Picture">
+                  <wp:docPr id="249906448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535221920" name="Picture"/>
+                          <pic:cNvPr id="249906448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607030263" name="Picture">
+                  <wp:docPr id="2021796559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607030263" name="Picture"/>
+                          <pic:cNvPr id="2021796559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628594474" name="Picture">
+                  <wp:docPr id="1410957128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628594474" name="Picture"/>
+                          <pic:cNvPr id="1410957128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89736149" name="Picture">
+                  <wp:docPr id="1102534967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89736149" name="Picture"/>
+                          <pic:cNvPr id="1102534967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="557211385" name="Picture">
+                        <wp:docPr id="1161346140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="557211385" name="Picture"/>
+                                <pic:cNvPr id="1161346140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9102199" name="Picture">
+                  <wp:docPr id="1008705969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9102199" name="Picture"/>
+                          <pic:cNvPr id="1008705969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132866899" name="Picture">
+                  <wp:docPr id="51523379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132866899" name="Picture"/>
+                          <pic:cNvPr id="51523379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827844056" name="Picture">
+                  <wp:docPr id="63482193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827844056" name="Picture"/>
+                          <pic:cNvPr id="63482193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1151097196" name="Picture">
+                  <wp:docPr id="1301310752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1151097196" name="Picture"/>
+                          <pic:cNvPr id="1301310752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341056933" name="Picture">
+                  <wp:docPr id="2049784583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341056933" name="Picture"/>
+                          <pic:cNvPr id="2049784583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="237736018" name="Picture">
+                  <wp:docPr id="764446378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="237736018" name="Picture"/>
+                          <pic:cNvPr id="764446378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524462247" name="Picture">
+                        <wp:docPr id="918036987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524462247" name="Picture"/>
+                                <pic:cNvPr id="918036987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703910537" name="Picture">
+                  <wp:docPr id="618437486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703910537" name="Picture"/>
+                          <pic:cNvPr id="618437486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411944282" name="Picture">
+                  <wp:docPr id="1402782199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411944282" name="Picture"/>
+                          <pic:cNvPr id="1402782199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638633301" name="Picture">
+                  <wp:docPr id="1857489152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638633301" name="Picture"/>
+                          <pic:cNvPr id="1857489152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968598079" name="Picture">
+                  <wp:docPr id="2087134545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968598079" name="Picture"/>
+                          <pic:cNvPr id="2087134545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861659852" name="Picture">
+                  <wp:docPr id="33180721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861659852" name="Picture"/>
+                          <pic:cNvPr id="33180721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42034,57 +42034,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1545583135" name="Picture">
+                  <wp:docPr id="55462881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1545583135" name="Picture"/>
+                          <pic:cNvPr id="55462881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43243,57 +43243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550131882" name="Picture">
+                  <wp:docPr id="26267127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550131882" name="Picture"/>
+                          <pic:cNvPr id="26267127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43323,57 +43323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951235210" name="Picture">
+                  <wp:docPr id="1504509279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951235210" name="Picture"/>
+                          <pic:cNvPr id="1504509279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43829,57 +43829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510889152" name="Picture">
+                  <wp:docPr id="1674260415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510889152" name="Picture"/>
+                          <pic:cNvPr id="1674260415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45947,57 +45947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193218436" name="Picture">
+                  <wp:docPr id="526002661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193218436" name="Picture"/>
+                          <pic:cNvPr id="526002661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46027,57 +46027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="832270319" name="Picture">
+                  <wp:docPr id="1337041552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="832270319" name="Picture"/>
+                          <pic:cNvPr id="1337041552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46515,57 +46515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905245968" name="Picture">
+                  <wp:docPr id="1189252993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905245968" name="Picture"/>
+                          <pic:cNvPr id="1189252993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>