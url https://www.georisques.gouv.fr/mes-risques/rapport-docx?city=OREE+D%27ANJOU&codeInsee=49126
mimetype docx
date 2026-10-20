--- v0 (2026-07-29)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120821309" name="Picture">
+                  <wp:docPr id="1548328948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120821309" name="Picture"/>
+                          <pic:cNvPr id="1548328948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703797910" name="Picture">
+                  <wp:docPr id="634029915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703797910" name="Picture"/>
+                          <pic:cNvPr id="634029915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387229235" name="Picture">
+                        <wp:docPr id="881934140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387229235" name="Picture"/>
+                                <pic:cNvPr id="881934140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63557056" name="Picture">
+                  <wp:docPr id="1421764765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63557056" name="Picture"/>
+                          <pic:cNvPr id="1421764765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870626519" name="Picture">
+                  <wp:docPr id="283543187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870626519" name="Picture"/>
+                          <pic:cNvPr id="283543187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553112278" name="Picture">
+                  <wp:docPr id="1269107587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553112278" name="Picture"/>
+                          <pic:cNvPr id="1269107587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321961246" name="Picture">
+                  <wp:docPr id="1324541524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321961246" name="Picture"/>
+                          <pic:cNvPr id="1324541524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933134927" name="Picture">
+                  <wp:docPr id="415061850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933134927" name="Picture"/>
+                          <pic:cNvPr id="415061850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45012503" name="Picture">
+                        <wp:docPr id="1711938002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45012503" name="Picture"/>
+                                <pic:cNvPr id="1711938002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92678180" name="Picture">
+                        <wp:docPr id="1972320436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92678180" name="Picture"/>
+                                <pic:cNvPr id="1972320436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889185782" name="Picture">
+                        <wp:docPr id="582088772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889185782" name="Picture"/>
+                                <pic:cNvPr id="582088772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80783381" name="Picture">
+                        <wp:docPr id="718855132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80783381" name="Picture"/>
+                                <pic:cNvPr id="718855132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="410664122" name="Picture">
+                        <wp:docPr id="1377091843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="410664122" name="Picture"/>
+                                <pic:cNvPr id="1377091843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65215613" name="Picture">
+                        <wp:docPr id="657877485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65215613" name="Picture"/>
+                                <pic:cNvPr id="657877485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069019917" name="Picture">
+                        <wp:docPr id="922997972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069019917" name="Picture"/>
+                                <pic:cNvPr id="922997972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835220218" name="Picture">
+                        <wp:docPr id="2056084427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835220218" name="Picture"/>
+                                <pic:cNvPr id="2056084427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317525652" name="Picture">
+                        <wp:docPr id="530855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317525652" name="Picture"/>
+                                <pic:cNvPr id="530855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888143315" name="Picture">
+                        <wp:docPr id="809742874" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888143315" name="Picture"/>
+                                <pic:cNvPr id="809742874" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="599968819" name="Picture">
+                        <wp:docPr id="271190644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="599968819" name="Picture"/>
+                                <pic:cNvPr id="271190644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023978431" name="Picture">
+                        <wp:docPr id="641703513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023978431" name="Picture"/>
+                                <pic:cNvPr id="641703513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11629,57 +11629,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1983384110" name="Picture">
+                        <wp:docPr id="627810651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1983384110" name="Picture"/>
+                                <pic:cNvPr id="627810651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11976,57 +11976,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918183938" name="Picture">
+                        <wp:docPr id="1078888547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918183938" name="Picture"/>
+                                <pic:cNvPr id="1078888547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12423,57 +12423,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14905450" name="Picture">
+                        <wp:docPr id="680066774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14905450" name="Picture"/>
+                                <pic:cNvPr id="680066774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203199441" name="Picture">
+                  <wp:docPr id="1192757092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203199441" name="Picture"/>
+                          <pic:cNvPr id="1192757092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301199640" name="Picture">
+                  <wp:docPr id="1968926557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301199640" name="Picture"/>
+                          <pic:cNvPr id="1968926557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797052522" name="Picture">
+                  <wp:docPr id="79912933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797052522" name="Picture"/>
+                          <pic:cNvPr id="79912933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141086430" name="Picture">
+                  <wp:docPr id="630090089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141086430" name="Picture"/>
+                          <pic:cNvPr id="630090089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813274378" name="Picture">
+                  <wp:docPr id="418450431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813274378" name="Picture"/>
+                          <pic:cNvPr id="418450431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058049801" name="Picture">
+                  <wp:docPr id="1636696817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058049801" name="Picture"/>
+                          <pic:cNvPr id="1636696817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828114567" name="Picture">
+                        <wp:docPr id="1217299997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828114567" name="Picture"/>
+                                <pic:cNvPr id="1217299997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176273178" name="Picture">
+                  <wp:docPr id="423440123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176273178" name="Picture"/>
+                          <pic:cNvPr id="423440123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1165581158" name="Picture">
+                  <wp:docPr id="1818155258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1165581158" name="Picture"/>
+                          <pic:cNvPr id="1818155258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339744112" name="Picture">
+                  <wp:docPr id="1348207874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339744112" name="Picture"/>
+                          <pic:cNvPr id="1348207874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784263162" name="Picture">
+                  <wp:docPr id="1747971720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784263162" name="Picture"/>
+                          <pic:cNvPr id="1747971720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961908456" name="Picture">
+                  <wp:docPr id="1883329447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961908456" name="Picture"/>
+                          <pic:cNvPr id="1883329447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456857495" name="Picture">
+                  <wp:docPr id="426415723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456857495" name="Picture"/>
+                          <pic:cNvPr id="426415723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051044314" name="Picture">
+                        <wp:docPr id="239335653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051044314" name="Picture"/>
+                                <pic:cNvPr id="239335653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191526080" name="Picture">
+                  <wp:docPr id="1138228872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191526080" name="Picture"/>
+                          <pic:cNvPr id="1138228872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290608137" name="Picture">
+                  <wp:docPr id="490863257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290608137" name="Picture"/>
+                          <pic:cNvPr id="490863257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975545508" name="Picture">
+                  <wp:docPr id="159476637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975545508" name="Picture"/>
+                          <pic:cNvPr id="159476637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077473626" name="Picture">
+                  <wp:docPr id="1305136045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077473626" name="Picture"/>
+                          <pic:cNvPr id="1305136045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865243401" name="Picture">
+                  <wp:docPr id="203226887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865243401" name="Picture"/>
+                          <pic:cNvPr id="203226887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946274024" name="Picture">
+                  <wp:docPr id="840470869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946274024" name="Picture"/>
+                          <pic:cNvPr id="840470869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="835971519" name="Picture">
+                        <wp:docPr id="1097806350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="835971519" name="Picture"/>
+                                <pic:cNvPr id="1097806350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437728929" name="Picture">
+                  <wp:docPr id="206349346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437728929" name="Picture"/>
+                          <pic:cNvPr id="206349346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875018829" name="Picture">
+                  <wp:docPr id="881531111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875018829" name="Picture"/>
+                          <pic:cNvPr id="881531111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116737317" name="Picture">
+                  <wp:docPr id="1608644304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116737317" name="Picture"/>
+                          <pic:cNvPr id="1608644304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199824333" name="Picture">
+                  <wp:docPr id="582818085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199824333" name="Picture"/>
+                          <pic:cNvPr id="582818085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301365020" name="Picture">
+                  <wp:docPr id="239927188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301365020" name="Picture"/>
+                          <pic:cNvPr id="239927188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33880,57 +33880,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2984500" cy="1358900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710457844" name="Picture">
+                  <wp:docPr id="1395429942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710457844" name="Picture"/>
+                          <pic:cNvPr id="1395429942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="851" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2984500" cy="1358900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36163,57 +36163,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139388933" name="Picture">
+                  <wp:docPr id="226336905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139388933" name="Picture"/>
+                          <pic:cNvPr id="226336905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36252,57 +36252,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108350074" name="Picture">
+                  <wp:docPr id="480632585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108350074" name="Picture"/>
+                          <pic:cNvPr id="480632585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36884,57 +36884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208440718" name="Picture">
+                  <wp:docPr id="385368106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208440718" name="Picture"/>
+                          <pic:cNvPr id="385368106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37828,57 +37828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124187424" name="Picture">
+                  <wp:docPr id="1417991856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124187424" name="Picture"/>
+                          <pic:cNvPr id="1417991856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37940,57 +37940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138372477" name="Picture">
+                  <wp:docPr id="77731693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138372477" name="Picture"/>
+                          <pic:cNvPr id="77731693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39181,51 +39181,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39599,57 +39599,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113579195" name="Picture">
+                  <wp:docPr id="592963452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113579195" name="Picture"/>
+                          <pic:cNvPr id="592963452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40778,57 +40778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584661604" name="Picture">
+                  <wp:docPr id="650129098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584661604" name="Picture"/>
+                          <pic:cNvPr id="650129098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531686938" name="Picture">
+                  <wp:docPr id="1122046916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531686938" name="Picture"/>
+                          <pic:cNvPr id="1122046916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659545823" name="Picture">
+                  <wp:docPr id="46807118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659545823" name="Picture"/>
+                          <pic:cNvPr id="46807118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42197,51 +42197,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -42883,51 +42883,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP575529" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP575529</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THOUET (GAEC DU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>