--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128056625" name="Picture">
+                  <wp:docPr id="487507100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128056625" name="Picture"/>
+                          <pic:cNvPr id="487507100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841299930" name="Picture">
+                  <wp:docPr id="501635812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841299930" name="Picture"/>
+                          <pic:cNvPr id="501635812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620570259" name="Picture">
+                        <wp:docPr id="1545879715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620570259" name="Picture"/>
+                                <pic:cNvPr id="1545879715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852404844" name="Picture">
+                  <wp:docPr id="1151140641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852404844" name="Picture"/>
+                          <pic:cNvPr id="1151140641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860015401" name="Picture">
+                  <wp:docPr id="1740405546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860015401" name="Picture"/>
+                          <pic:cNvPr id="1740405546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762687795" name="Picture">
+                  <wp:docPr id="2071432856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762687795" name="Picture"/>
+                          <pic:cNvPr id="2071432856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694886329" name="Picture">
+                  <wp:docPr id="67299214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694886329" name="Picture"/>
+                          <pic:cNvPr id="67299214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190881541" name="Picture">
+                  <wp:docPr id="1773322384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190881541" name="Picture"/>
+                          <pic:cNvPr id="1773322384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533712246" name="Picture">
+                        <wp:docPr id="294331459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533712246" name="Picture"/>
+                                <pic:cNvPr id="294331459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="804977937" name="Picture">
+                        <wp:docPr id="21549605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="804977937" name="Picture"/>
+                                <pic:cNvPr id="21549605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873719552" name="Picture">
+                        <wp:docPr id="2023040684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873719552" name="Picture"/>
+                                <pic:cNvPr id="2023040684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594561814" name="Picture">
+                        <wp:docPr id="1855317977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594561814" name="Picture"/>
+                                <pic:cNvPr id="1855317977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099641169" name="Picture">
+                        <wp:docPr id="917434729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099641169" name="Picture"/>
+                                <pic:cNvPr id="917434729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227438895" name="Picture">
+                        <wp:docPr id="1779046035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227438895" name="Picture"/>
+                                <pic:cNvPr id="1779046035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064004436" name="Picture">
+                        <wp:docPr id="1413818479" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064004436" name="Picture"/>
+                                <pic:cNvPr id="1413818479" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1108198200" name="Picture">
+                        <wp:docPr id="1762401095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1108198200" name="Picture"/>
+                                <pic:cNvPr id="1762401095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127272321" name="Picture">
+                        <wp:docPr id="25760758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127272321" name="Picture"/>
+                                <pic:cNvPr id="25760758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828825487" name="Picture">
+                        <wp:docPr id="1781649656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828825487" name="Picture"/>
+                                <pic:cNvPr id="1781649656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180731863" name="Picture">
+                        <wp:docPr id="1453782639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180731863" name="Picture"/>
+                                <pic:cNvPr id="1453782639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955289968" name="Picture">
+                        <wp:docPr id="1832832245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955289968" name="Picture"/>
+                                <pic:cNvPr id="1832832245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699746127" name="Picture">
+                        <wp:docPr id="349694471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699746127" name="Picture"/>
+                                <pic:cNvPr id="349694471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706008754" name="Picture">
+                        <wp:docPr id="740877689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706008754" name="Picture"/>
+                                <pic:cNvPr id="740877689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498056174" name="Picture">
+                        <wp:docPr id="1408581709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498056174" name="Picture"/>
+                                <pic:cNvPr id="1408581709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255258897" name="Picture">
+                  <wp:docPr id="246989473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255258897" name="Picture"/>
+                          <pic:cNvPr id="246989473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748803138" name="Picture">
+                  <wp:docPr id="2046518731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748803138" name="Picture"/>
+                          <pic:cNvPr id="2046518731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650604866" name="Picture">
+                  <wp:docPr id="259379886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650604866" name="Picture"/>
+                          <pic:cNvPr id="259379886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="436614329" name="Picture">
+                  <wp:docPr id="986644053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="436614329" name="Picture"/>
+                          <pic:cNvPr id="986644053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313174638" name="Picture">
+                  <wp:docPr id="1863360166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313174638" name="Picture"/>
+                          <pic:cNvPr id="1863360166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240113604" name="Picture">
+                  <wp:docPr id="469978951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240113604" name="Picture"/>
+                          <pic:cNvPr id="469978951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871244944" name="Picture">
+                        <wp:docPr id="2105747445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871244944" name="Picture"/>
+                                <pic:cNvPr id="2105747445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274264411" name="Picture">
+                  <wp:docPr id="51807555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274264411" name="Picture"/>
+                          <pic:cNvPr id="51807555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406957271" name="Picture">
+                  <wp:docPr id="1530201008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406957271" name="Picture"/>
+                          <pic:cNvPr id="1530201008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299106968" name="Picture">
+                  <wp:docPr id="1064123308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299106968" name="Picture"/>
+                          <pic:cNvPr id="1064123308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429288918" name="Picture">
+                  <wp:docPr id="64616161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429288918" name="Picture"/>
+                          <pic:cNvPr id="64616161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121640559" name="Picture">
+                  <wp:docPr id="383253081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121640559" name="Picture"/>
+                          <pic:cNvPr id="383253081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821425544" name="Picture">
+                  <wp:docPr id="1727955306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821425544" name="Picture"/>
+                          <pic:cNvPr id="1727955306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2035255560" name="Picture">
+                        <wp:docPr id="44590703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2035255560" name="Picture"/>
+                                <pic:cNvPr id="44590703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066283317" name="Picture">
+                        <wp:docPr id="81568290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066283317" name="Picture"/>
+                                <pic:cNvPr id="81568290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425230904" name="Picture">
+                  <wp:docPr id="175056456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425230904" name="Picture"/>
+                          <pic:cNvPr id="175056456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746043596" name="Picture">
+                  <wp:docPr id="629528713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746043596" name="Picture"/>
+                          <pic:cNvPr id="629528713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724910223" name="Picture">
+                  <wp:docPr id="1186663265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724910223" name="Picture"/>
+                          <pic:cNvPr id="1186663265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963381285" name="Picture">
+                  <wp:docPr id="629538632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963381285" name="Picture"/>
+                          <pic:cNvPr id="629538632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555735333" name="Picture">
+                  <wp:docPr id="710100298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555735333" name="Picture"/>
+                          <pic:cNvPr id="710100298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1684297926" name="Picture">
+                  <wp:docPr id="1783777347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1684297926" name="Picture"/>
+                          <pic:cNvPr id="1783777347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551478896" name="Picture">
+                        <wp:docPr id="302607027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551478896" name="Picture"/>
+                                <pic:cNvPr id="302607027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32703,57 +32703,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282675935" name="Picture">
+                  <wp:docPr id="1392049013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282675935" name="Picture"/>
+                          <pic:cNvPr id="1392049013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32792,57 +32792,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458131015" name="Picture">
+                  <wp:docPr id="192761707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458131015" name="Picture"/>
+                          <pic:cNvPr id="192761707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33472,57 +33472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746945003" name="Picture">
+                  <wp:docPr id="1748555989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746945003" name="Picture"/>
+                          <pic:cNvPr id="1748555989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34533,57 +34533,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928892503" name="Picture">
+                  <wp:docPr id="1831768091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928892503" name="Picture"/>
+                          <pic:cNvPr id="1831768091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_49.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34636,57 +34636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831032320" name="Picture">
+                  <wp:docPr id="1216200987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831032320" name="Picture"/>
+                          <pic:cNvPr id="1216200987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36094,57 +36094,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938897980" name="Picture">
+                  <wp:docPr id="1092184087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938897980" name="Picture"/>
+                          <pic:cNvPr id="1092184087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_48.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37291,57 +37291,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270095253" name="Picture">
+                        <wp:docPr id="2030888952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270095253" name="Picture"/>
+                                <pic:cNvPr id="2030888952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40655,57 +40655,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248323232" name="Picture">
+                  <wp:docPr id="1153689839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248323232" name="Picture"/>
+                          <pic:cNvPr id="1153689839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40744,57 +40744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667441746" name="Picture">
+                  <wp:docPr id="850602023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667441746" name="Picture"/>
+                          <pic:cNvPr id="850602023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41388,57 +41388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107056325" name="Picture">
+                  <wp:docPr id="740178606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107056325" name="Picture"/>
+                          <pic:cNvPr id="740178606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42386,57 +42386,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325767504" name="Picture">
+                  <wp:docPr id="586607372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325767504" name="Picture"/>
+                          <pic:cNvPr id="586607372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42489,57 +42489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812780932" name="Picture">
+                  <wp:docPr id="1133396288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812780932" name="Picture"/>
+                          <pic:cNvPr id="1133396288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398912001" name="Picture">
+                  <wp:docPr id="1098612980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398912001" name="Picture"/>
+                          <pic:cNvPr id="1098612980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45009,57 +45009,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582448465" name="Picture">
+                        <wp:docPr id="551152989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582448465" name="Picture"/>
+                                <pic:cNvPr id="551152989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46230,57 +46230,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083003578" name="Picture">
+                  <wp:docPr id="1027122578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083003578" name="Picture"/>
+                          <pic:cNvPr id="1027122578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46301,57 +46301,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939251030" name="Picture">
+                  <wp:docPr id="1067065202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939251030" name="Picture"/>
+                          <pic:cNvPr id="1067065202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46715,57 +46715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804357936" name="Picture">
+                  <wp:docPr id="680759599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804357936" name="Picture"/>
+                          <pic:cNvPr id="680759599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>