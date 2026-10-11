--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277173574" name="Picture">
+                  <wp:docPr id="502081947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277173574" name="Picture"/>
+                          <pic:cNvPr id="502081947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073890315" name="Picture">
+                  <wp:docPr id="1808461110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073890315" name="Picture"/>
+                          <pic:cNvPr id="1808461110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844828233" name="Picture">
+                        <wp:docPr id="1870163970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844828233" name="Picture"/>
+                                <pic:cNvPr id="1870163970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246811143" name="Picture">
+                  <wp:docPr id="1452345478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246811143" name="Picture"/>
+                          <pic:cNvPr id="1452345478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64438654" name="Picture">
+                  <wp:docPr id="192304100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64438654" name="Picture"/>
+                          <pic:cNvPr id="192304100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1218808177" name="Picture">
+                  <wp:docPr id="1520529639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1218808177" name="Picture"/>
+                          <pic:cNvPr id="1520529639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583560889" name="Picture">
+                  <wp:docPr id="823437698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583560889" name="Picture"/>
+                          <pic:cNvPr id="823437698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="97809681" name="Picture">
+                  <wp:docPr id="2079711413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="97809681" name="Picture"/>
+                          <pic:cNvPr id="2079711413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918621141" name="Picture">
+                        <wp:docPr id="677721427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918621141" name="Picture"/>
+                                <pic:cNvPr id="677721427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1938224887" name="Picture">
+                        <wp:docPr id="429211676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1938224887" name="Picture"/>
+                                <pic:cNvPr id="429211676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643255452" name="Picture">
+                        <wp:docPr id="629994538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643255452" name="Picture"/>
+                                <pic:cNvPr id="629994538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989982186" name="Picture">
+                        <wp:docPr id="2084969229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989982186" name="Picture"/>
+                                <pic:cNvPr id="2084969229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669538955" name="Picture">
+                        <wp:docPr id="1492017777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669538955" name="Picture"/>
+                                <pic:cNvPr id="1492017777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21948361" name="Picture">
+                        <wp:docPr id="1332482250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21948361" name="Picture"/>
+                                <pic:cNvPr id="1332482250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433523975" name="Picture">
+                        <wp:docPr id="248631206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433523975" name="Picture"/>
+                                <pic:cNvPr id="248631206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189062347" name="Picture">
+                        <wp:docPr id="902342372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189062347" name="Picture"/>
+                                <pic:cNvPr id="902342372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1911269480" name="Picture">
+                        <wp:docPr id="1490650775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1911269480" name="Picture"/>
+                                <pic:cNvPr id="1490650775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21523755" name="Picture">
+                        <wp:docPr id="568515260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21523755" name="Picture"/>
+                                <pic:cNvPr id="568515260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38267504" name="Picture">
+                        <wp:docPr id="1388602443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38267504" name="Picture"/>
+                                <pic:cNvPr id="1388602443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1863169941" name="Picture">
+                        <wp:docPr id="156771652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1863169941" name="Picture"/>
+                                <pic:cNvPr id="156771652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127156478" name="Picture">
+                        <wp:docPr id="1746844676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127156478" name="Picture"/>
+                                <pic:cNvPr id="1746844676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255210862" name="Picture">
+                        <wp:docPr id="317328962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255210862" name="Picture"/>
+                                <pic:cNvPr id="317328962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1443921644" name="Picture">
+                        <wp:docPr id="1222634210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1443921644" name="Picture"/>
+                                <pic:cNvPr id="1222634210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="21529825" name="Picture">
+                        <wp:docPr id="186523290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="21529825" name="Picture"/>
+                                <pic:cNvPr id="186523290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="521859357" name="Picture">
+                        <wp:docPr id="834741987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="521859357" name="Picture"/>
+                                <pic:cNvPr id="834741987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="423457474" name="Picture">
+                        <wp:docPr id="614734478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="423457474" name="Picture"/>
+                                <pic:cNvPr id="614734478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059448791" name="Picture">
+                  <wp:docPr id="1052281280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059448791" name="Picture"/>
+                          <pic:cNvPr id="1052281280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17717167" name="Picture">
+                  <wp:docPr id="1091319316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17717167" name="Picture"/>
+                          <pic:cNvPr id="1091319316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540590285" name="Picture">
+                  <wp:docPr id="821073508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540590285" name="Picture"/>
+                          <pic:cNvPr id="821073508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805661502" name="Picture">
+                  <wp:docPr id="814038301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805661502" name="Picture"/>
+                          <pic:cNvPr id="814038301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679832142" name="Picture">
+                  <wp:docPr id="533414930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679832142" name="Picture"/>
+                          <pic:cNvPr id="533414930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937346155" name="Picture">
+                  <wp:docPr id="1264234081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937346155" name="Picture"/>
+                          <pic:cNvPr id="1264234081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799037299" name="Picture">
+                        <wp:docPr id="479977620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799037299" name="Picture"/>
+                                <pic:cNvPr id="479977620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056775741" name="Picture">
+                  <wp:docPr id="1047699410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056775741" name="Picture"/>
+                          <pic:cNvPr id="1047699410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877316654" name="Picture">
+                  <wp:docPr id="1804055450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877316654" name="Picture"/>
+                          <pic:cNvPr id="1804055450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105403757" name="Picture">
+                  <wp:docPr id="685470014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105403757" name="Picture"/>
+                          <pic:cNvPr id="685470014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394333144" name="Picture">
+                  <wp:docPr id="606072551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394333144" name="Picture"/>
+                          <pic:cNvPr id="606072551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511343598" name="Picture">
+                  <wp:docPr id="839161504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511343598" name="Picture"/>
+                          <pic:cNvPr id="839161504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894068444" name="Picture">
+                  <wp:docPr id="1997709057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894068444" name="Picture"/>
+                          <pic:cNvPr id="1997709057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13005518" name="Picture">
+                        <wp:docPr id="142342302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13005518" name="Picture"/>
+                                <pic:cNvPr id="142342302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501348314" name="Picture">
+                  <wp:docPr id="1811059719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501348314" name="Picture"/>
+                          <pic:cNvPr id="1811059719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81264722" name="Picture">
+                  <wp:docPr id="1475995819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81264722" name="Picture"/>
+                          <pic:cNvPr id="1475995819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726844724" name="Picture">
+                  <wp:docPr id="21297282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726844724" name="Picture"/>
+                          <pic:cNvPr id="21297282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124201809" name="Picture">
+                  <wp:docPr id="602027076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124201809" name="Picture"/>
+                          <pic:cNvPr id="602027076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260453488" name="Picture">
+                  <wp:docPr id="308025604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260453488" name="Picture"/>
+                          <pic:cNvPr id="308025604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734470783" name="Picture">
+                  <wp:docPr id="1781389197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734470783" name="Picture"/>
+                          <pic:cNvPr id="1781389197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1526755935" name="Picture">
+                        <wp:docPr id="1744438286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1526755935" name="Picture"/>
+                                <pic:cNvPr id="1744438286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871006036" name="Picture">
+                  <wp:docPr id="1676621507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871006036" name="Picture"/>
+                          <pic:cNvPr id="1676621507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965791911" name="Picture">
+                  <wp:docPr id="551027076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965791911" name="Picture"/>
+                          <pic:cNvPr id="551027076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012138291" name="Picture">
+                  <wp:docPr id="378263022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012138291" name="Picture"/>
+                          <pic:cNvPr id="378263022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863827078" name="Picture">
+                  <wp:docPr id="21204247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863827078" name="Picture"/>
+                          <pic:cNvPr id="21204247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405523370" name="Picture">
+                  <wp:docPr id="1043379066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405523370" name="Picture"/>
+                          <pic:cNvPr id="1043379066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193109086" name="Picture">
+                  <wp:docPr id="1265052119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193109086" name="Picture"/>
+                          <pic:cNvPr id="1265052119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928208379" name="Picture">
+                        <wp:docPr id="584169842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928208379" name="Picture"/>
+                                <pic:cNvPr id="584169842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458291929" name="Picture">
+                  <wp:docPr id="1342834030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458291929" name="Picture"/>
+                          <pic:cNvPr id="1342834030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904478241" name="Picture">
+                  <wp:docPr id="527910181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904478241" name="Picture"/>
+                          <pic:cNvPr id="527910181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722073046" name="Picture">
+                  <wp:docPr id="1716402205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722073046" name="Picture"/>
+                          <pic:cNvPr id="1716402205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227607223" name="Picture">
+                  <wp:docPr id="1785594886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227607223" name="Picture"/>
+                          <pic:cNvPr id="1785594886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674784799" name="Picture">
+                  <wp:docPr id="748945608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674784799" name="Picture"/>
+                          <pic:cNvPr id="748945608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314783068" name="Picture">
+                  <wp:docPr id="1427985463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314783068" name="Picture"/>
+                          <pic:cNvPr id="1427985463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879750924" name="Picture">
+                  <wp:docPr id="443626524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879750924" name="Picture"/>
+                          <pic:cNvPr id="443626524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368137550" name="Picture">
+                  <wp:docPr id="628254601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368137550" name="Picture"/>
+                          <pic:cNvPr id="628254601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124025769" name="Picture">
+                  <wp:docPr id="1642429543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124025769" name="Picture"/>
+                          <pic:cNvPr id="1642429543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705364504" name="Picture">
+                  <wp:docPr id="2003399096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705364504" name="Picture"/>
+                          <pic:cNvPr id="2003399096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726388983" name="Picture">
+                  <wp:docPr id="616208839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726388983" name="Picture"/>
+                          <pic:cNvPr id="616208839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938060264" name="Picture">
+                  <wp:docPr id="1815951989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938060264" name="Picture"/>
+                          <pic:cNvPr id="1815951989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619028655" name="Picture">
+                  <wp:docPr id="7649656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619028655" name="Picture"/>
+                          <pic:cNvPr id="7649656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40733694" name="Picture">
+                  <wp:docPr id="914507947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40733694" name="Picture"/>
+                          <pic:cNvPr id="914507947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962614452" name="Picture">
+                  <wp:docPr id="52421830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962614452" name="Picture"/>
+                          <pic:cNvPr id="52421830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>