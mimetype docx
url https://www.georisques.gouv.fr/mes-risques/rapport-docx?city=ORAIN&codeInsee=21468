--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269864374" name="Picture">
+                  <wp:docPr id="53287141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269864374" name="Picture"/>
+                          <pic:cNvPr id="53287141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="324865703" name="Picture">
+                  <wp:docPr id="338293753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="324865703" name="Picture"/>
+                          <pic:cNvPr id="338293753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473178171" name="Picture">
+                        <wp:docPr id="946578167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473178171" name="Picture"/>
+                                <pic:cNvPr id="946578167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="690301754" name="Picture">
+                  <wp:docPr id="2068479956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="690301754" name="Picture"/>
+                          <pic:cNvPr id="2068479956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676375284" name="Picture">
+                  <wp:docPr id="638201153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676375284" name="Picture"/>
+                          <pic:cNvPr id="638201153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835009568" name="Picture">
+                  <wp:docPr id="1096977987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835009568" name="Picture"/>
+                          <pic:cNvPr id="1096977987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764960424" name="Picture">
+                  <wp:docPr id="516751098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764960424" name="Picture"/>
+                          <pic:cNvPr id="516751098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797484372" name="Picture">
+                  <wp:docPr id="588181654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797484372" name="Picture"/>
+                          <pic:cNvPr id="588181654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517302729" name="Picture">
+                        <wp:docPr id="730752840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517302729" name="Picture"/>
+                                <pic:cNvPr id="730752840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1801583082" name="Picture">
+                        <wp:docPr id="1777379506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1801583082" name="Picture"/>
+                                <pic:cNvPr id="1777379506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594701438" name="Picture">
+                        <wp:docPr id="65747491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594701438" name="Picture"/>
+                                <pic:cNvPr id="65747491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351607117" name="Picture">
+                        <wp:docPr id="755873401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351607117" name="Picture"/>
+                                <pic:cNvPr id="755873401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="91676744" name="Picture">
+                        <wp:docPr id="2136985196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="91676744" name="Picture"/>
+                                <pic:cNvPr id="2136985196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855191515" name="Picture">
+                        <wp:docPr id="1974745246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855191515" name="Picture"/>
+                                <pic:cNvPr id="1974745246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271270018" name="Picture">
+                        <wp:docPr id="543069936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271270018" name="Picture"/>
+                                <pic:cNvPr id="543069936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074053089" name="Picture">
+                        <wp:docPr id="311821757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074053089" name="Picture"/>
+                                <pic:cNvPr id="311821757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562243963" name="Picture">
+                        <wp:docPr id="1158382565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562243963" name="Picture"/>
+                                <pic:cNvPr id="1158382565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121476745" name="Picture">
+                        <wp:docPr id="356730917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121476745" name="Picture"/>
+                                <pic:cNvPr id="356730917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1146315465" name="Picture">
+                        <wp:docPr id="118340662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1146315465" name="Picture"/>
+                                <pic:cNvPr id="118340662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652753745" name="Picture">
+                        <wp:docPr id="555055879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652753745" name="Picture"/>
+                                <pic:cNvPr id="555055879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756884755" name="Picture">
+                  <wp:docPr id="839471315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756884755" name="Picture"/>
+                          <pic:cNvPr id="839471315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624447765" name="Picture">
+                  <wp:docPr id="637947978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624447765" name="Picture"/>
+                          <pic:cNvPr id="637947978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200410980" name="Picture">
+                  <wp:docPr id="438213791" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200410980" name="Picture"/>
+                          <pic:cNvPr id="438213791" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958211943" name="Picture">
+                  <wp:docPr id="1084235536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958211943" name="Picture"/>
+                          <pic:cNvPr id="1084235536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="38327318" name="Picture">
+                  <wp:docPr id="1805874076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="38327318" name="Picture"/>
+                          <pic:cNvPr id="1805874076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995562112" name="Picture">
+                  <wp:docPr id="1064177851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995562112" name="Picture"/>
+                          <pic:cNvPr id="1064177851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="349438318" name="Picture">
+                        <wp:docPr id="382582753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="349438318" name="Picture"/>
+                                <pic:cNvPr id="382582753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297675379" name="Picture">
+                  <wp:docPr id="2021705058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297675379" name="Picture"/>
+                          <pic:cNvPr id="2021705058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424758174" name="Picture">
+                  <wp:docPr id="1359118878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424758174" name="Picture"/>
+                          <pic:cNvPr id="1359118878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767223467" name="Picture">
+                  <wp:docPr id="709565800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767223467" name="Picture"/>
+                          <pic:cNvPr id="709565800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498536711" name="Picture">
+                  <wp:docPr id="1951159471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498536711" name="Picture"/>
+                          <pic:cNvPr id="1951159471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109236885" name="Picture">
+                  <wp:docPr id="290942713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109236885" name="Picture"/>
+                          <pic:cNvPr id="290942713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851730552" name="Picture">
+                  <wp:docPr id="61995492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851730552" name="Picture"/>
+                          <pic:cNvPr id="61995492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1663550785" name="Picture">
+                        <wp:docPr id="459409435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1663550785" name="Picture"/>
+                                <pic:cNvPr id="459409435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958494135" name="Picture">
+                  <wp:docPr id="395361354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958494135" name="Picture"/>
+                          <pic:cNvPr id="395361354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1870176826" name="Picture">
+                  <wp:docPr id="1541063225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1870176826" name="Picture"/>
+                          <pic:cNvPr id="1541063225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851636252" name="Picture">
+                  <wp:docPr id="1228034832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851636252" name="Picture"/>
+                          <pic:cNvPr id="1228034832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188280084" name="Picture">
+                  <wp:docPr id="420449060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188280084" name="Picture"/>
+                          <pic:cNvPr id="420449060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508077446" name="Picture">
+                  <wp:docPr id="1086315281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508077446" name="Picture"/>
+                          <pic:cNvPr id="1086315281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110129920" name="Picture">
+                  <wp:docPr id="557146073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110129920" name="Picture"/>
+                          <pic:cNvPr id="557146073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094210770" name="Picture">
+                        <wp:docPr id="679213090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094210770" name="Picture"/>
+                                <pic:cNvPr id="679213090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210482674" name="Picture">
+                  <wp:docPr id="591114595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210482674" name="Picture"/>
+                          <pic:cNvPr id="591114595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832008898" name="Picture">
+                  <wp:docPr id="1599513406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832008898" name="Picture"/>
+                          <pic:cNvPr id="1599513406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343808634" name="Picture">
+                  <wp:docPr id="130803553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343808634" name="Picture"/>
+                          <pic:cNvPr id="130803553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401844836" name="Picture">
+                  <wp:docPr id="2032939728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401844836" name="Picture"/>
+                          <pic:cNvPr id="2032939728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134477836" name="Picture">
+                  <wp:docPr id="705931556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134477836" name="Picture"/>
+                          <pic:cNvPr id="705931556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309207124" name="Picture">
+                  <wp:docPr id="1361489924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309207124" name="Picture"/>
+                          <pic:cNvPr id="1361489924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001888851" name="Picture">
+                        <wp:docPr id="1179846660" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001888851" name="Picture"/>
+                                <pic:cNvPr id="1179846660" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350061677" name="Picture">
+                  <wp:docPr id="571549274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350061677" name="Picture"/>
+                          <pic:cNvPr id="571549274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115513210" name="Picture">
+                  <wp:docPr id="522925188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115513210" name="Picture"/>
+                          <pic:cNvPr id="522925188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462928885" name="Picture">
+                  <wp:docPr id="1774097653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462928885" name="Picture"/>
+                          <pic:cNvPr id="1774097653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>