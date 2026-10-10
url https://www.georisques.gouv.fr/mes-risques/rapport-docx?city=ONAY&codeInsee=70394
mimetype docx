--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="381414616" name="Picture">
+                  <wp:docPr id="1336973799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="381414616" name="Picture"/>
+                          <pic:cNvPr id="1336973799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927778311" name="Picture">
+                  <wp:docPr id="1174457575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927778311" name="Picture"/>
+                          <pic:cNvPr id="1174457575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60522116" name="Picture">
+                        <wp:docPr id="1599177415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60522116" name="Picture"/>
+                                <pic:cNvPr id="1599177415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728025938" name="Picture">
+                  <wp:docPr id="551569799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728025938" name="Picture"/>
+                          <pic:cNvPr id="551569799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595005769" name="Picture">
+                  <wp:docPr id="1179621585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595005769" name="Picture"/>
+                          <pic:cNvPr id="1179621585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335871420" name="Picture">
+                  <wp:docPr id="631604686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335871420" name="Picture"/>
+                          <pic:cNvPr id="631604686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022475466" name="Picture">
+                  <wp:docPr id="611516598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022475466" name="Picture"/>
+                          <pic:cNvPr id="611516598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008907810" name="Picture">
+                  <wp:docPr id="1762315271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008907810" name="Picture"/>
+                          <pic:cNvPr id="1762315271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2063333567" name="Picture">
+                        <wp:docPr id="746989894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2063333567" name="Picture"/>
+                                <pic:cNvPr id="746989894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516657207" name="Picture">
+                        <wp:docPr id="1050130871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516657207" name="Picture"/>
+                                <pic:cNvPr id="1050130871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879843867" name="Picture">
+                        <wp:docPr id="603633845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879843867" name="Picture"/>
+                                <pic:cNvPr id="603633845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424103207" name="Picture">
+                        <wp:docPr id="613070729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424103207" name="Picture"/>
+                                <pic:cNvPr id="613070729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149022978" name="Picture">
+                        <wp:docPr id="1067812948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149022978" name="Picture"/>
+                                <pic:cNvPr id="1067812948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799411634" name="Picture">
+                        <wp:docPr id="1299176501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799411634" name="Picture"/>
+                                <pic:cNvPr id="1299176501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887366425" name="Picture">
+                        <wp:docPr id="1453539843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887366425" name="Picture"/>
+                                <pic:cNvPr id="1453539843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215134306" name="Picture">
+                        <wp:docPr id="2084623517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215134306" name="Picture"/>
+                                <pic:cNvPr id="2084623517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117030659" name="Picture">
+                        <wp:docPr id="1702046640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117030659" name="Picture"/>
+                                <pic:cNvPr id="1702046640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880236713" name="Picture">
+                        <wp:docPr id="1539808902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880236713" name="Picture"/>
+                                <pic:cNvPr id="1539808902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068029920" name="Picture">
+                        <wp:docPr id="1308420478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068029920" name="Picture"/>
+                                <pic:cNvPr id="1308420478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="341665488" name="Picture">
+                        <wp:docPr id="1520620947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="341665488" name="Picture"/>
+                                <pic:cNvPr id="1520620947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747454874" name="Picture">
+                        <wp:docPr id="372794226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747454874" name="Picture"/>
+                                <pic:cNvPr id="372794226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500541555" name="Picture">
+                        <wp:docPr id="1152147298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500541555" name="Picture"/>
+                                <pic:cNvPr id="1152147298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193932299" name="Picture">
+                        <wp:docPr id="283546172" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193932299" name="Picture"/>
+                                <pic:cNvPr id="283546172" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742007425" name="Picture">
+                  <wp:docPr id="501141802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742007425" name="Picture"/>
+                          <pic:cNvPr id="501141802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831618255" name="Picture">
+                  <wp:docPr id="1766092770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831618255" name="Picture"/>
+                          <pic:cNvPr id="1766092770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415888883" name="Picture">
+                  <wp:docPr id="24268205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415888883" name="Picture"/>
+                          <pic:cNvPr id="24268205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171909967" name="Picture">
+                  <wp:docPr id="1483678049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171909967" name="Picture"/>
+                          <pic:cNvPr id="1483678049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237997343" name="Picture">
+                  <wp:docPr id="1107503220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237997343" name="Picture"/>
+                          <pic:cNvPr id="1107503220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142221202" name="Picture">
+                  <wp:docPr id="15973175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142221202" name="Picture"/>
+                          <pic:cNvPr id="15973175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="726836880" name="Picture">
+                        <wp:docPr id="315503133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="726836880" name="Picture"/>
+                                <pic:cNvPr id="315503133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58035984" name="Picture">
+                  <wp:docPr id="908497585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58035984" name="Picture"/>
+                          <pic:cNvPr id="908497585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076805991" name="Picture">
+                  <wp:docPr id="1649626685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076805991" name="Picture"/>
+                          <pic:cNvPr id="1649626685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158796456" name="Picture">
+                  <wp:docPr id="24037040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158796456" name="Picture"/>
+                          <pic:cNvPr id="24037040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048653312" name="Picture">
+                  <wp:docPr id="2131849591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048653312" name="Picture"/>
+                          <pic:cNvPr id="2131849591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862061611" name="Picture">
+                  <wp:docPr id="546607369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862061611" name="Picture"/>
+                          <pic:cNvPr id="546607369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912251629" name="Picture">
+                  <wp:docPr id="1813008365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912251629" name="Picture"/>
+                          <pic:cNvPr id="1813008365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769298794" name="Picture">
+                        <wp:docPr id="104494282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769298794" name="Picture"/>
+                                <pic:cNvPr id="104494282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="520908834" name="Picture">
+                        <wp:docPr id="1163305206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="520908834" name="Picture"/>
+                                <pic:cNvPr id="1163305206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722086248" name="Picture">
+                  <wp:docPr id="270471346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722086248" name="Picture"/>
+                          <pic:cNvPr id="270471346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667527114" name="Picture">
+                  <wp:docPr id="1286034920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667527114" name="Picture"/>
+                          <pic:cNvPr id="1286034920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505483570" name="Picture">
+                  <wp:docPr id="478423818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505483570" name="Picture"/>
+                          <pic:cNvPr id="478423818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="275933476" name="Picture">
+                  <wp:docPr id="140584085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="275933476" name="Picture"/>
+                          <pic:cNvPr id="140584085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662855422" name="Picture">
+                  <wp:docPr id="124193905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662855422" name="Picture"/>
+                          <pic:cNvPr id="124193905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493889487" name="Picture">
+                  <wp:docPr id="1454668384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493889487" name="Picture"/>
+                          <pic:cNvPr id="1454668384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658693195" name="Picture">
+                        <wp:docPr id="283365516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658693195" name="Picture"/>
+                                <pic:cNvPr id="283365516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692635109" name="Picture">
+                  <wp:docPr id="1701961610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692635109" name="Picture"/>
+                          <pic:cNvPr id="1701961610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338871987" name="Picture">
+                  <wp:docPr id="1936373391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338871987" name="Picture"/>
+                          <pic:cNvPr id="1936373391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056308244" name="Picture">
+                  <wp:docPr id="1123780478" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056308244" name="Picture"/>
+                          <pic:cNvPr id="1123780478" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524150667" name="Picture">
+                  <wp:docPr id="1096679770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524150667" name="Picture"/>
+                          <pic:cNvPr id="1096679770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796106572" name="Picture">
+                  <wp:docPr id="801078989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796106572" name="Picture"/>
+                          <pic:cNvPr id="801078989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31699907" name="Picture">
+                  <wp:docPr id="1263244192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31699907" name="Picture"/>
+                          <pic:cNvPr id="1263244192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364234341" name="Picture">
+                        <wp:docPr id="472036006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364234341" name="Picture"/>
+                                <pic:cNvPr id="472036006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115551442" name="Picture">
+                  <wp:docPr id="1890546852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115551442" name="Picture"/>
+                          <pic:cNvPr id="1890546852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160095642" name="Picture">
+                  <wp:docPr id="2039570325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160095642" name="Picture"/>
+                          <pic:cNvPr id="2039570325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825387599" name="Picture">
+                  <wp:docPr id="1841725402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825387599" name="Picture"/>
+                          <pic:cNvPr id="1841725402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027971987" name="Picture">
+                  <wp:docPr id="467874002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027971987" name="Picture"/>
+                          <pic:cNvPr id="467874002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337357038" name="Picture">
+                  <wp:docPr id="617008340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337357038" name="Picture"/>
+                          <pic:cNvPr id="617008340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412793390" name="Picture">
+                  <wp:docPr id="364166481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412793390" name="Picture"/>
+                          <pic:cNvPr id="364166481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841510073" name="Picture">
+                  <wp:docPr id="221447964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841510073" name="Picture"/>
+                          <pic:cNvPr id="221447964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005291788" name="Picture">
+                  <wp:docPr id="1774652017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005291788" name="Picture"/>
+                          <pic:cNvPr id="1774652017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272090333" name="Picture">
+                  <wp:docPr id="1320430245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272090333" name="Picture"/>
+                          <pic:cNvPr id="1320430245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>