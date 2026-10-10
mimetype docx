--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976505982" name="Picture">
+                  <wp:docPr id="1186374991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976505982" name="Picture"/>
+                          <pic:cNvPr id="1186374991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1020329484" name="Picture">
+                  <wp:docPr id="1640740309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1020329484" name="Picture"/>
+                          <pic:cNvPr id="1640740309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757428266" name="Picture">
+                        <wp:docPr id="479083591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757428266" name="Picture"/>
+                                <pic:cNvPr id="479083591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799677269" name="Picture">
+                  <wp:docPr id="524740151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799677269" name="Picture"/>
+                          <pic:cNvPr id="524740151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586875872" name="Picture">
+                  <wp:docPr id="462281642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586875872" name="Picture"/>
+                          <pic:cNvPr id="462281642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996636014" name="Picture">
+                  <wp:docPr id="1823229638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996636014" name="Picture"/>
+                          <pic:cNvPr id="1823229638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663850533" name="Picture">
+                  <wp:docPr id="434381647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663850533" name="Picture"/>
+                          <pic:cNvPr id="434381647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828174964" name="Picture">
+                  <wp:docPr id="1540674658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828174964" name="Picture"/>
+                          <pic:cNvPr id="1540674658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177237589" name="Picture">
+                        <wp:docPr id="2129998657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177237589" name="Picture"/>
+                                <pic:cNvPr id="2129998657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1793122224" name="Picture">
+                        <wp:docPr id="1951234945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1793122224" name="Picture"/>
+                                <pic:cNvPr id="1951234945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297937513" name="Picture">
+                        <wp:docPr id="607226611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297937513" name="Picture"/>
+                                <pic:cNvPr id="607226611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499266114" name="Picture">
+                        <wp:docPr id="178415120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499266114" name="Picture"/>
+                                <pic:cNvPr id="178415120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616928541" name="Picture">
+                        <wp:docPr id="175457018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616928541" name="Picture"/>
+                                <pic:cNvPr id="175457018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1069129862" name="Picture">
+                        <wp:docPr id="254088161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1069129862" name="Picture"/>
+                                <pic:cNvPr id="254088161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="325017734" name="Picture">
+                        <wp:docPr id="2001427080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="325017734" name="Picture"/>
+                                <pic:cNvPr id="2001427080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589194434" name="Picture">
+                        <wp:docPr id="18172848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589194434" name="Picture"/>
+                                <pic:cNvPr id="18172848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="742653758" name="Picture">
+                        <wp:docPr id="458460418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="742653758" name="Picture"/>
+                                <pic:cNvPr id="458460418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083459002" name="Picture">
+                        <wp:docPr id="959824299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083459002" name="Picture"/>
+                                <pic:cNvPr id="959824299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580242106" name="Picture">
+                        <wp:docPr id="9175688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580242106" name="Picture"/>
+                                <pic:cNvPr id="9175688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780808609" name="Picture">
+                        <wp:docPr id="1643083041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780808609" name="Picture"/>
+                                <pic:cNvPr id="1643083041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677994658" name="Picture">
+                        <wp:docPr id="388353501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677994658" name="Picture"/>
+                                <pic:cNvPr id="388353501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553245408" name="Picture">
+                        <wp:docPr id="625883460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553245408" name="Picture"/>
+                                <pic:cNvPr id="625883460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002158405" name="Picture">
+                        <wp:docPr id="214068967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002158405" name="Picture"/>
+                                <pic:cNvPr id="214068967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17831788" name="Picture">
+                  <wp:docPr id="315537573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17831788" name="Picture"/>
+                          <pic:cNvPr id="315537573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1757642874" name="Picture">
+                  <wp:docPr id="732093995" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1757642874" name="Picture"/>
+                          <pic:cNvPr id="732093995" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322683447" name="Picture">
+                  <wp:docPr id="1061006820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322683447" name="Picture"/>
+                          <pic:cNvPr id="1061006820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072899325" name="Picture">
+                  <wp:docPr id="2007728418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072899325" name="Picture"/>
+                          <pic:cNvPr id="2007728418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817904319" name="Picture">
+                  <wp:docPr id="946789936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817904319" name="Picture"/>
+                          <pic:cNvPr id="946789936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617658606" name="Picture">
+                  <wp:docPr id="992147595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617658606" name="Picture"/>
+                          <pic:cNvPr id="992147595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="867557305" name="Picture">
+                        <wp:docPr id="975998748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="867557305" name="Picture"/>
+                                <pic:cNvPr id="975998748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861275186" name="Picture">
+                        <wp:docPr id="1016574608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861275186" name="Picture"/>
+                                <pic:cNvPr id="1016574608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867259820" name="Picture">
+                  <wp:docPr id="2086971642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867259820" name="Picture"/>
+                          <pic:cNvPr id="2086971642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094244363" name="Picture">
+                  <wp:docPr id="649304818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094244363" name="Picture"/>
+                          <pic:cNvPr id="649304818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347763453" name="Picture">
+                  <wp:docPr id="665956230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347763453" name="Picture"/>
+                          <pic:cNvPr id="665956230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038998898" name="Picture">
+                  <wp:docPr id="191130492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038998898" name="Picture"/>
+                          <pic:cNvPr id="191130492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677260571" name="Picture">
+                  <wp:docPr id="358775772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677260571" name="Picture"/>
+                          <pic:cNvPr id="358775772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144745857" name="Picture">
+                  <wp:docPr id="618497175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144745857" name="Picture"/>
+                          <pic:cNvPr id="618497175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362396864" name="Picture">
+                        <wp:docPr id="1445584561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362396864" name="Picture"/>
+                                <pic:cNvPr id="1445584561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653888040" name="Picture">
+                  <wp:docPr id="1081620868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653888040" name="Picture"/>
+                          <pic:cNvPr id="1081620868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268141936" name="Picture">
+                  <wp:docPr id="1446705545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268141936" name="Picture"/>
+                          <pic:cNvPr id="1446705545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869571373" name="Picture">
+                  <wp:docPr id="2095484313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869571373" name="Picture"/>
+                          <pic:cNvPr id="2095484313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583952011" name="Picture">
+                  <wp:docPr id="843247753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583952011" name="Picture"/>
+                          <pic:cNvPr id="843247753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728596645" name="Picture">
+                  <wp:docPr id="1898495811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728596645" name="Picture"/>
+                          <pic:cNvPr id="1898495811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508594368" name="Picture">
+                  <wp:docPr id="300655877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508594368" name="Picture"/>
+                          <pic:cNvPr id="300655877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823153068" name="Picture">
+                        <wp:docPr id="780425215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823153068" name="Picture"/>
+                                <pic:cNvPr id="780425215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33076,57 +33076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148892856" name="Picture">
+                  <wp:docPr id="702265608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148892856" name="Picture"/>
+                          <pic:cNvPr id="702265608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33165,57 +33165,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537073012" name="Picture">
+                  <wp:docPr id="913334422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537073012" name="Picture"/>
+                          <pic:cNvPr id="913334422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33809,57 +33809,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321760745" name="Picture">
+                  <wp:docPr id="986182152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321760745" name="Picture"/>
+                          <pic:cNvPr id="986182152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34807,57 +34807,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560690990" name="Picture">
+                  <wp:docPr id="1494696092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560690990" name="Picture"/>
+                          <pic:cNvPr id="1494696092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34910,57 +34910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662074546" name="Picture">
+                  <wp:docPr id="489749902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662074546" name="Picture"/>
+                          <pic:cNvPr id="489749902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36287,57 +36287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642889107" name="Picture">
+                  <wp:docPr id="864584137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642889107" name="Picture"/>
+                          <pic:cNvPr id="864584137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37430,57 +37430,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374454625" name="Picture">
+                        <wp:docPr id="469786859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374454625" name="Picture"/>
+                                <pic:cNvPr id="469786859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38798,57 +38798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767513873" name="Picture">
+                  <wp:docPr id="838415759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767513873" name="Picture"/>
+                          <pic:cNvPr id="838415759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38887,57 +38887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419249228" name="Picture">
+                  <wp:docPr id="786504803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419249228" name="Picture"/>
+                          <pic:cNvPr id="786504803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39519,57 +39519,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815829992" name="Picture">
+                  <wp:docPr id="1284632480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815829992" name="Picture"/>
+                          <pic:cNvPr id="1284632480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373179302" name="Picture">
+                  <wp:docPr id="1729647608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373179302" name="Picture"/>
+                          <pic:cNvPr id="1729647608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40575,57 +40575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893753969" name="Picture">
+                  <wp:docPr id="1685238745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893753969" name="Picture"/>
+                          <pic:cNvPr id="1685238745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42234,57 +42234,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893472598" name="Picture">
+                  <wp:docPr id="1390037534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893472598" name="Picture"/>
+                          <pic:cNvPr id="1390037534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43413,57 +43413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032650698" name="Picture">
+                  <wp:docPr id="1509676286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032650698" name="Picture"/>
+                          <pic:cNvPr id="1509676286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43493,57 +43493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778532489" name="Picture">
+                  <wp:docPr id="322954360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778532489" name="Picture"/>
+                          <pic:cNvPr id="322954360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43981,57 +43981,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610701689" name="Picture">
+                  <wp:docPr id="142194093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610701689" name="Picture"/>
+                          <pic:cNvPr id="142194093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>