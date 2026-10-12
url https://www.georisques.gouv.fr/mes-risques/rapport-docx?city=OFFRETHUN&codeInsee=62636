--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549902521" name="Picture">
+                  <wp:docPr id="1726703595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549902521" name="Picture"/>
+                          <pic:cNvPr id="1726703595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612344564" name="Picture">
+                  <wp:docPr id="560390277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612344564" name="Picture"/>
+                          <pic:cNvPr id="560390277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558373596" name="Picture">
+                        <wp:docPr id="954728503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558373596" name="Picture"/>
+                                <pic:cNvPr id="954728503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548448469" name="Picture">
+                  <wp:docPr id="34502633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548448469" name="Picture"/>
+                          <pic:cNvPr id="34502633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714680930" name="Picture">
+                  <wp:docPr id="2128645627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714680930" name="Picture"/>
+                          <pic:cNvPr id="2128645627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59393593" name="Picture">
+                  <wp:docPr id="901006596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59393593" name="Picture"/>
+                          <pic:cNvPr id="901006596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="257749615" name="Picture">
+                  <wp:docPr id="19782018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="257749615" name="Picture"/>
+                          <pic:cNvPr id="19782018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982745340" name="Picture">
+                  <wp:docPr id="1670666356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982745340" name="Picture"/>
+                          <pic:cNvPr id="1670666356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730694508" name="Picture">
+                        <wp:docPr id="89596173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730694508" name="Picture"/>
+                                <pic:cNvPr id="89596173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920353866" name="Picture">
+                        <wp:docPr id="2106728838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920353866" name="Picture"/>
+                                <pic:cNvPr id="2106728838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743884773" name="Picture">
+                        <wp:docPr id="1588370108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743884773" name="Picture"/>
+                                <pic:cNvPr id="1588370108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166973532" name="Picture">
+                        <wp:docPr id="45123275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166973532" name="Picture"/>
+                                <pic:cNvPr id="45123275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551117401" name="Picture">
+                        <wp:docPr id="544540417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551117401" name="Picture"/>
+                                <pic:cNvPr id="544540417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722480790" name="Picture">
+                        <wp:docPr id="1048970411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722480790" name="Picture"/>
+                                <pic:cNvPr id="1048970411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404888198" name="Picture">
+                        <wp:docPr id="2129722345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404888198" name="Picture"/>
+                                <pic:cNvPr id="2129722345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654690307" name="Picture">
+                        <wp:docPr id="1912587629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654690307" name="Picture"/>
+                                <pic:cNvPr id="1912587629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033110279" name="Picture">
+                        <wp:docPr id="20466571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033110279" name="Picture"/>
+                                <pic:cNvPr id="20466571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185216032" name="Picture">
+                        <wp:docPr id="1316390545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185216032" name="Picture"/>
+                                <pic:cNvPr id="1316390545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="121053704" name="Picture">
+                        <wp:docPr id="1398937847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="121053704" name="Picture"/>
+                                <pic:cNvPr id="1398937847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1135800051" name="Picture">
+                        <wp:docPr id="118466257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1135800051" name="Picture"/>
+                                <pic:cNvPr id="118466257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635046914" name="Picture">
+                  <wp:docPr id="1363210694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635046914" name="Picture"/>
+                          <pic:cNvPr id="1363210694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317295763" name="Picture">
+                  <wp:docPr id="1014150965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317295763" name="Picture"/>
+                          <pic:cNvPr id="1014150965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319704990" name="Picture">
+                  <wp:docPr id="967226830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319704990" name="Picture"/>
+                          <pic:cNvPr id="967226830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2146725682" name="Picture">
+                  <wp:docPr id="1780804237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2146725682" name="Picture"/>
+                          <pic:cNvPr id="1780804237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1893253732" name="Picture">
+                  <wp:docPr id="1221761251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1893253732" name="Picture"/>
+                          <pic:cNvPr id="1221761251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314889980" name="Picture">
+                  <wp:docPr id="514768454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314889980" name="Picture"/>
+                          <pic:cNvPr id="514768454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664375345" name="Picture">
+                        <wp:docPr id="1880512595" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664375345" name="Picture"/>
+                                <pic:cNvPr id="1880512595" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="200856570" name="Picture">
+                        <wp:docPr id="418044083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="200856570" name="Picture"/>
+                                <pic:cNvPr id="418044083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18737,57 +18737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041212820" name="Picture">
+                  <wp:docPr id="1640357121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041212820" name="Picture"/>
+                          <pic:cNvPr id="1640357121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18826,57 +18826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242126144" name="Picture">
+                  <wp:docPr id="2133973277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242126144" name="Picture"/>
+                          <pic:cNvPr id="2133973277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19470,57 +19470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136982132" name="Picture">
+                  <wp:docPr id="835758344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136982132" name="Picture"/>
+                          <pic:cNvPr id="835758344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20468,57 +20468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752241945" name="Picture">
+                  <wp:docPr id="332077562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752241945" name="Picture"/>
+                          <pic:cNvPr id="332077562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20571,57 +20571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440753679" name="Picture">
+                  <wp:docPr id="1170442085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440753679" name="Picture"/>
+                          <pic:cNvPr id="1170442085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21952,57 +21952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578116248" name="Picture">
+                  <wp:docPr id="2135972756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578116248" name="Picture"/>
+                          <pic:cNvPr id="2135972756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23114,57 +23114,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1218169371" name="Picture">
+                        <wp:docPr id="36087702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1218169371" name="Picture"/>
+                                <pic:cNvPr id="36087702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24089,57 +24089,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="992045504" name="Picture">
+                        <wp:docPr id="322203696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="992045504" name="Picture"/>
+                                <pic:cNvPr id="322203696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25498,57 +25498,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424981442" name="Picture">
+                  <wp:docPr id="1175368464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424981442" name="Picture"/>
+                          <pic:cNvPr id="1175368464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25587,57 +25587,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687428656" name="Picture">
+                  <wp:docPr id="1941907097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687428656" name="Picture"/>
+                          <pic:cNvPr id="1941907097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26267,57 +26267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550288384" name="Picture">
+                  <wp:docPr id="1958608366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550288384" name="Picture"/>
+                          <pic:cNvPr id="1958608366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27328,57 +27328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783646936" name="Picture">
+                  <wp:docPr id="405300096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783646936" name="Picture"/>
+                          <pic:cNvPr id="405300096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27431,57 +27431,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264780794" name="Picture">
+                  <wp:docPr id="3545154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264780794" name="Picture"/>
+                          <pic:cNvPr id="3545154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28889,57 +28889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244577841" name="Picture">
+                  <wp:docPr id="1343973323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244577841" name="Picture"/>
+                          <pic:cNvPr id="1343973323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30086,57 +30086,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438992940" name="Picture">
+                        <wp:docPr id="1252935190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438992940" name="Picture"/>
+                                <pic:cNvPr id="1252935190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32256,57 +32256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412918191" name="Picture">
+                  <wp:docPr id="1565499284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412918191" name="Picture"/>
+                          <pic:cNvPr id="1565499284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32345,57 +32345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="178553746" name="Picture">
+                  <wp:docPr id="2121534194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="178553746" name="Picture"/>
+                          <pic:cNvPr id="2121534194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32989,57 +32989,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968123072" name="Picture">
+                  <wp:docPr id="1188199900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968123072" name="Picture"/>
+                          <pic:cNvPr id="1188199900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33987,57 +33987,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028475881" name="Picture">
+                  <wp:docPr id="1330445384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028475881" name="Picture"/>
+                          <pic:cNvPr id="1330445384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34090,57 +34090,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="11255559" name="Picture">
+                  <wp:docPr id="41737079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="11255559" name="Picture"/>
+                          <pic:cNvPr id="41737079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35467,57 +35467,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865845003" name="Picture">
+                  <wp:docPr id="1212441282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865845003" name="Picture"/>
+                          <pic:cNvPr id="1212441282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36610,57 +36610,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796349805" name="Picture">
+                        <wp:docPr id="971629974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796349805" name="Picture"/>
+                                <pic:cNvPr id="971629974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37831,57 +37831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959980889" name="Picture">
+                  <wp:docPr id="1389412891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959980889" name="Picture"/>
+                          <pic:cNvPr id="1389412891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37902,57 +37902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="77161110" name="Picture">
+                  <wp:docPr id="1127804608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="77161110" name="Picture"/>
+                          <pic:cNvPr id="1127804608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38316,57 +38316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228474232" name="Picture">
+                  <wp:docPr id="1852047331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228474232" name="Picture"/>
+                          <pic:cNvPr id="1852047331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>