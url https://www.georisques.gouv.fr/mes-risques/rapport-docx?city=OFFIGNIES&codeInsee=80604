--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12165244" name="Picture">
+                  <wp:docPr id="929716260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12165244" name="Picture"/>
+                          <pic:cNvPr id="929716260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219207185" name="Picture">
+                  <wp:docPr id="690918749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219207185" name="Picture"/>
+                          <pic:cNvPr id="690918749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="959865774" name="Picture">
+                        <wp:docPr id="1136490962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="959865774" name="Picture"/>
+                                <pic:cNvPr id="1136490962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057027094" name="Picture">
+                  <wp:docPr id="665368414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057027094" name="Picture"/>
+                          <pic:cNvPr id="665368414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151019573" name="Picture">
+                  <wp:docPr id="1688298687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151019573" name="Picture"/>
+                          <pic:cNvPr id="1688298687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942378080" name="Picture">
+                  <wp:docPr id="2026536900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942378080" name="Picture"/>
+                          <pic:cNvPr id="2026536900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063640416" name="Picture">
+                  <wp:docPr id="1462471133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063640416" name="Picture"/>
+                          <pic:cNvPr id="1462471133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447234766" name="Picture">
+                  <wp:docPr id="1558155533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447234766" name="Picture"/>
+                          <pic:cNvPr id="1558155533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932317134" name="Picture">
+                        <wp:docPr id="484871499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932317134" name="Picture"/>
+                                <pic:cNvPr id="484871499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2114085912" name="Picture">
+                        <wp:docPr id="451228134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2114085912" name="Picture"/>
+                                <pic:cNvPr id="451228134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1483069466" name="Picture">
+                        <wp:docPr id="748623915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1483069466" name="Picture"/>
+                                <pic:cNvPr id="748623915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="31791939" name="Picture">
+                        <wp:docPr id="1694785590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="31791939" name="Picture"/>
+                                <pic:cNvPr id="1694785590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376095657" name="Picture">
+                        <wp:docPr id="35174937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376095657" name="Picture"/>
+                                <pic:cNvPr id="35174937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553839073" name="Picture">
+                        <wp:docPr id="797910267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553839073" name="Picture"/>
+                                <pic:cNvPr id="797910267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618200121" name="Picture">
+                        <wp:docPr id="1981441921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618200121" name="Picture"/>
+                                <pic:cNvPr id="1981441921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667516402" name="Picture">
+                        <wp:docPr id="1924011084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667516402" name="Picture"/>
+                                <pic:cNvPr id="1924011084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641502818" name="Picture">
+                        <wp:docPr id="95399828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641502818" name="Picture"/>
+                                <pic:cNvPr id="95399828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943910716" name="Picture">
+                        <wp:docPr id="2128247716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943910716" name="Picture"/>
+                                <pic:cNvPr id="2128247716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077926511" name="Picture">
+                        <wp:docPr id="1173549239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077926511" name="Picture"/>
+                                <pic:cNvPr id="1173549239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525639053" name="Picture">
+                        <wp:docPr id="1643631887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525639053" name="Picture"/>
+                                <pic:cNvPr id="1643631887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="548370942" name="Picture">
+                        <wp:docPr id="1435688600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="548370942" name="Picture"/>
+                                <pic:cNvPr id="1435688600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60166587" name="Picture">
+                        <wp:docPr id="873640373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60166587" name="Picture"/>
+                                <pic:cNvPr id="873640373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128064219" name="Picture">
+                        <wp:docPr id="1422669807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128064219" name="Picture"/>
+                                <pic:cNvPr id="1422669807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097991460" name="Picture">
+                  <wp:docPr id="890555541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097991460" name="Picture"/>
+                          <pic:cNvPr id="890555541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787804314" name="Picture">
+                  <wp:docPr id="1374578627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787804314" name="Picture"/>
+                          <pic:cNvPr id="1374578627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="885240712" name="Picture">
+                  <wp:docPr id="1887761695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="885240712" name="Picture"/>
+                          <pic:cNvPr id="1887761695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1904461852" name="Picture">
+                  <wp:docPr id="863924089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1904461852" name="Picture"/>
+                          <pic:cNvPr id="863924089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853628633" name="Picture">
+                  <wp:docPr id="1298373703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853628633" name="Picture"/>
+                          <pic:cNvPr id="1298373703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360471618" name="Picture">
+                  <wp:docPr id="466081963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360471618" name="Picture"/>
+                          <pic:cNvPr id="466081963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667604810" name="Picture">
+                        <wp:docPr id="2088291606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667604810" name="Picture"/>
+                                <pic:cNvPr id="2088291606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670281307" name="Picture">
+                  <wp:docPr id="1705958287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670281307" name="Picture"/>
+                          <pic:cNvPr id="1705958287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110733757" name="Picture">
+                  <wp:docPr id="1999751162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110733757" name="Picture"/>
+                          <pic:cNvPr id="1999751162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220032469" name="Picture">
+                  <wp:docPr id="1302045815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220032469" name="Picture"/>
+                          <pic:cNvPr id="1302045815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666232695" name="Picture">
+                  <wp:docPr id="527536537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666232695" name="Picture"/>
+                          <pic:cNvPr id="527536537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513131330" name="Picture">
+                  <wp:docPr id="1236505735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513131330" name="Picture"/>
+                          <pic:cNvPr id="1236505735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946049425" name="Picture">
+                  <wp:docPr id="739194016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946049425" name="Picture"/>
+                          <pic:cNvPr id="739194016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848423914" name="Picture">
+                        <wp:docPr id="1111456841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848423914" name="Picture"/>
+                                <pic:cNvPr id="1111456841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375003952" name="Picture">
+                  <wp:docPr id="398518938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375003952" name="Picture"/>
+                          <pic:cNvPr id="398518938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977951990" name="Picture">
+                  <wp:docPr id="1553398685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977951990" name="Picture"/>
+                          <pic:cNvPr id="1553398685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022473698" name="Picture">
+                  <wp:docPr id="516092046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022473698" name="Picture"/>
+                          <pic:cNvPr id="516092046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1308101772" name="Picture">
+                  <wp:docPr id="1110187355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1308101772" name="Picture"/>
+                          <pic:cNvPr id="1110187355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166070650" name="Picture">
+                  <wp:docPr id="402352877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166070650" name="Picture"/>
+                          <pic:cNvPr id="402352877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523898387" name="Picture">
+                  <wp:docPr id="857987625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523898387" name="Picture"/>
+                          <pic:cNvPr id="857987625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1986934970" name="Picture">
+                        <wp:docPr id="1271092049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1986934970" name="Picture"/>
+                                <pic:cNvPr id="1271092049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963373810" name="Picture">
+                  <wp:docPr id="1713126034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963373810" name="Picture"/>
+                          <pic:cNvPr id="1713126034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1978224191" name="Picture">
+                  <wp:docPr id="36602513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1978224191" name="Picture"/>
+                          <pic:cNvPr id="36602513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825027711" name="Picture">
+                  <wp:docPr id="1175109588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825027711" name="Picture"/>
+                          <pic:cNvPr id="1175109588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169815435" name="Picture">
+                  <wp:docPr id="1942945072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169815435" name="Picture"/>
+                          <pic:cNvPr id="1942945072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288951841" name="Picture">
+                  <wp:docPr id="622892269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288951841" name="Picture"/>
+                          <pic:cNvPr id="622892269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900368788" name="Picture">
+                  <wp:docPr id="1528984068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900368788" name="Picture"/>
+                          <pic:cNvPr id="1528984068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="69460758" name="Picture">
+                        <wp:docPr id="992349123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="69460758" name="Picture"/>
+                                <pic:cNvPr id="992349123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424487588" name="Picture">
+                  <wp:docPr id="769390800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424487588" name="Picture"/>
+                          <pic:cNvPr id="769390800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330087549" name="Picture">
+                  <wp:docPr id="640194235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330087549" name="Picture"/>
+                          <pic:cNvPr id="640194235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519606289" name="Picture">
+                  <wp:docPr id="839372283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519606289" name="Picture"/>
+                          <pic:cNvPr id="839372283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320081610" name="Picture">
+                  <wp:docPr id="1647006300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320081610" name="Picture"/>
+                          <pic:cNvPr id="1647006300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804133189" name="Picture">
+                  <wp:docPr id="717513358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804133189" name="Picture"/>
+                          <pic:cNvPr id="717513358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588092703" name="Picture">
+                  <wp:docPr id="1892070019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588092703" name="Picture"/>
+                          <pic:cNvPr id="1892070019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118750767" name="Picture">
+                  <wp:docPr id="1344592918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118750767" name="Picture"/>
+                          <pic:cNvPr id="1344592918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966647866" name="Picture">
+                  <wp:docPr id="1956682030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966647866" name="Picture"/>
+                          <pic:cNvPr id="1956682030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603376733" name="Picture">
+                  <wp:docPr id="1399711446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603376733" name="Picture"/>
+                          <pic:cNvPr id="1399711446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>