--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952650716" name="Picture">
+                  <wp:docPr id="521477264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952650716" name="Picture"/>
+                          <pic:cNvPr id="521477264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195506737" name="Picture">
+                  <wp:docPr id="1745477862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195506737" name="Picture"/>
+                          <pic:cNvPr id="1745477862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854130170" name="Picture">
+                        <wp:docPr id="741102713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854130170" name="Picture"/>
+                                <pic:cNvPr id="741102713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361705201" name="Picture">
+                  <wp:docPr id="413263969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361705201" name="Picture"/>
+                          <pic:cNvPr id="413263969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779795987" name="Picture">
+                  <wp:docPr id="602892225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779795987" name="Picture"/>
+                          <pic:cNvPr id="602892225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618171058" name="Picture">
+                  <wp:docPr id="1880020050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618171058" name="Picture"/>
+                          <pic:cNvPr id="1880020050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789121710" name="Picture">
+                  <wp:docPr id="1204504400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789121710" name="Picture"/>
+                          <pic:cNvPr id="1204504400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345062570" name="Picture">
+                  <wp:docPr id="1375292834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345062570" name="Picture"/>
+                          <pic:cNvPr id="1375292834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136367606" name="Picture">
+                        <wp:docPr id="1291730357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136367606" name="Picture"/>
+                                <pic:cNvPr id="1291730357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="111125483" name="Picture">
+                        <wp:docPr id="1042160610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="111125483" name="Picture"/>
+                                <pic:cNvPr id="1042160610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587431519" name="Picture">
+                        <wp:docPr id="1238318418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587431519" name="Picture"/>
+                                <pic:cNvPr id="1238318418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438875076" name="Picture">
+                        <wp:docPr id="962765390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438875076" name="Picture"/>
+                                <pic:cNvPr id="962765390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070854638" name="Picture">
+                        <wp:docPr id="901772234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070854638" name="Picture"/>
+                                <pic:cNvPr id="901772234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1450192959" name="Picture">
+                        <wp:docPr id="1068196973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1450192959" name="Picture"/>
+                                <pic:cNvPr id="1068196973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241965289" name="Picture">
+                        <wp:docPr id="468634643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241965289" name="Picture"/>
+                                <pic:cNvPr id="468634643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999387278" name="Picture">
+                        <wp:docPr id="72241123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999387278" name="Picture"/>
+                                <pic:cNvPr id="72241123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971362279" name="Picture">
+                        <wp:docPr id="1992591242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971362279" name="Picture"/>
+                                <pic:cNvPr id="1992591242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815642048" name="Picture">
+                        <wp:docPr id="1388725475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815642048" name="Picture"/>
+                                <pic:cNvPr id="1388725475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1953863295" name="Picture">
+                        <wp:docPr id="237884579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1953863295" name="Picture"/>
+                                <pic:cNvPr id="237884579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945998411" name="Picture">
+                        <wp:docPr id="1750076686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945998411" name="Picture"/>
+                                <pic:cNvPr id="1750076686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140016521" name="Picture">
+                  <wp:docPr id="354388790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140016521" name="Picture"/>
+                          <pic:cNvPr id="354388790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088393141" name="Picture">
+                  <wp:docPr id="1386154480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088393141" name="Picture"/>
+                          <pic:cNvPr id="1386154480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="649295919" name="Picture">
+                  <wp:docPr id="203346280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="649295919" name="Picture"/>
+                          <pic:cNvPr id="203346280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232267728" name="Picture">
+                  <wp:docPr id="1542595143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232267728" name="Picture"/>
+                          <pic:cNvPr id="1542595143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196803519" name="Picture">
+                  <wp:docPr id="1465528393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196803519" name="Picture"/>
+                          <pic:cNvPr id="1465528393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454094527" name="Picture">
+                  <wp:docPr id="1618942961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454094527" name="Picture"/>
+                          <pic:cNvPr id="1618942961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1038552940" name="Picture">
+                        <wp:docPr id="450348515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1038552940" name="Picture"/>
+                                <pic:cNvPr id="450348515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535352802" name="Picture">
+                  <wp:docPr id="1129733259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535352802" name="Picture"/>
+                          <pic:cNvPr id="1129733259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260816454" name="Picture">
+                  <wp:docPr id="1045986436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260816454" name="Picture"/>
+                          <pic:cNvPr id="1045986436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168975540" name="Picture">
+                  <wp:docPr id="444882545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168975540" name="Picture"/>
+                          <pic:cNvPr id="444882545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289327199" name="Picture">
+                  <wp:docPr id="2068935340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289327199" name="Picture"/>
+                          <pic:cNvPr id="2068935340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972202151" name="Picture">
+                  <wp:docPr id="1668578953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972202151" name="Picture"/>
+                          <pic:cNvPr id="1668578953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1634703951" name="Picture">
+                  <wp:docPr id="754419206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1634703951" name="Picture"/>
+                          <pic:cNvPr id="754419206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1814412359" name="Picture">
+                        <wp:docPr id="407054868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1814412359" name="Picture"/>
+                                <pic:cNvPr id="407054868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896214126" name="Picture">
+                  <wp:docPr id="143939756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896214126" name="Picture"/>
+                          <pic:cNvPr id="143939756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853707014" name="Picture">
+                  <wp:docPr id="718848614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853707014" name="Picture"/>
+                          <pic:cNvPr id="718848614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="972503285" name="Picture">
+                  <wp:docPr id="651839978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="972503285" name="Picture"/>
+                          <pic:cNvPr id="651839978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365906447" name="Picture">
+                  <wp:docPr id="1962525324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365906447" name="Picture"/>
+                          <pic:cNvPr id="1962525324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049791163" name="Picture">
+                  <wp:docPr id="470544266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049791163" name="Picture"/>
+                          <pic:cNvPr id="470544266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489857933" name="Picture">
+                  <wp:docPr id="327473242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489857933" name="Picture"/>
+                          <pic:cNvPr id="327473242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1645051345" name="Picture">
+                        <wp:docPr id="738492743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1645051345" name="Picture"/>
+                                <pic:cNvPr id="738492743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369429272" name="Picture">
+                  <wp:docPr id="435669653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369429272" name="Picture"/>
+                          <pic:cNvPr id="435669653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609353549" name="Picture">
+                  <wp:docPr id="1225196366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609353549" name="Picture"/>
+                          <pic:cNvPr id="1225196366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470045128" name="Picture">
+                  <wp:docPr id="1755703207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470045128" name="Picture"/>
+                          <pic:cNvPr id="1755703207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223178767" name="Picture">
+                  <wp:docPr id="195544460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223178767" name="Picture"/>
+                          <pic:cNvPr id="195544460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540405609" name="Picture">
+                  <wp:docPr id="1292996860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540405609" name="Picture"/>
+                          <pic:cNvPr id="1292996860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222996212" name="Picture">
+                  <wp:docPr id="471592912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222996212" name="Picture"/>
+                          <pic:cNvPr id="471592912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807143493" name="Picture">
+                        <wp:docPr id="585632546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807143493" name="Picture"/>
+                                <pic:cNvPr id="585632546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1756984756" name="Picture">
+                  <wp:docPr id="1632507328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1756984756" name="Picture"/>
+                          <pic:cNvPr id="1632507328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106344979" name="Picture">
+                  <wp:docPr id="1558802884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106344979" name="Picture"/>
+                          <pic:cNvPr id="1558802884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290448419" name="Picture">
+                  <wp:docPr id="1750076845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290448419" name="Picture"/>
+                          <pic:cNvPr id="1750076845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>