--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1648557491" name="Picture">
+                  <wp:docPr id="139635333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1648557491" name="Picture"/>
+                          <pic:cNvPr id="139635333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965345187" name="Picture">
+                  <wp:docPr id="1440486500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965345187" name="Picture"/>
+                          <pic:cNvPr id="1440486500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419895567" name="Picture">
+                        <wp:docPr id="1326725557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419895567" name="Picture"/>
+                                <pic:cNvPr id="1326725557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400659979" name="Picture">
+                  <wp:docPr id="410525171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400659979" name="Picture"/>
+                          <pic:cNvPr id="410525171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812955500" name="Picture">
+                  <wp:docPr id="1400360227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812955500" name="Picture"/>
+                          <pic:cNvPr id="1400360227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1738908435" name="Picture">
+                  <wp:docPr id="2010061526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1738908435" name="Picture"/>
+                          <pic:cNvPr id="2010061526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813085209" name="Picture">
+                  <wp:docPr id="450401641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813085209" name="Picture"/>
+                          <pic:cNvPr id="450401641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346055730" name="Picture">
+                  <wp:docPr id="267234440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346055730" name="Picture"/>
+                          <pic:cNvPr id="267234440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1209343733" name="Picture">
+                        <wp:docPr id="255449801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1209343733" name="Picture"/>
+                                <pic:cNvPr id="255449801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039830379" name="Picture">
+                        <wp:docPr id="1899663909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039830379" name="Picture"/>
+                                <pic:cNvPr id="1899663909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764674226" name="Picture">
+                        <wp:docPr id="596858989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764674226" name="Picture"/>
+                                <pic:cNvPr id="596858989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410826941" name="Picture">
+                        <wp:docPr id="1495567097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410826941" name="Picture"/>
+                                <pic:cNvPr id="1495567097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033126315" name="Picture">
+                        <wp:docPr id="975431455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033126315" name="Picture"/>
+                                <pic:cNvPr id="975431455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222779892" name="Picture">
+                        <wp:docPr id="1178061773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222779892" name="Picture"/>
+                                <pic:cNvPr id="1178061773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952384179" name="Picture">
+                        <wp:docPr id="503173302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952384179" name="Picture"/>
+                                <pic:cNvPr id="503173302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1562877421" name="Picture">
+                        <wp:docPr id="334168811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1562877421" name="Picture"/>
+                                <pic:cNvPr id="334168811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1584120018" name="Picture">
+                        <wp:docPr id="673542071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1584120018" name="Picture"/>
+                                <pic:cNvPr id="673542071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="894561021" name="Picture">
+                        <wp:docPr id="1987574298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="894561021" name="Picture"/>
+                                <pic:cNvPr id="1987574298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1338251604" name="Picture">
+                        <wp:docPr id="2781400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1338251604" name="Picture"/>
+                                <pic:cNvPr id="2781400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210259211" name="Picture">
+                        <wp:docPr id="17302306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210259211" name="Picture"/>
+                                <pic:cNvPr id="17302306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="981035396" name="Picture">
+                        <wp:docPr id="2032264303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="981035396" name="Picture"/>
+                                <pic:cNvPr id="2032264303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059483198" name="Picture">
+                        <wp:docPr id="2077656196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059483198" name="Picture"/>
+                                <pic:cNvPr id="2077656196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="299823278" name="Picture">
+                        <wp:docPr id="1442662546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="299823278" name="Picture"/>
+                                <pic:cNvPr id="1442662546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222857915" name="Picture">
+                  <wp:docPr id="1523068208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222857915" name="Picture"/>
+                          <pic:cNvPr id="1523068208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="139249535" name="Picture">
+                  <wp:docPr id="1011047477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="139249535" name="Picture"/>
+                          <pic:cNvPr id="1011047477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557210181" name="Picture">
+                  <wp:docPr id="39115528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557210181" name="Picture"/>
+                          <pic:cNvPr id="39115528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138084798" name="Picture">
+                  <wp:docPr id="18342674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138084798" name="Picture"/>
+                          <pic:cNvPr id="18342674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719581869" name="Picture">
+                  <wp:docPr id="1438474429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719581869" name="Picture"/>
+                          <pic:cNvPr id="1438474429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621346033" name="Picture">
+                  <wp:docPr id="160669843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621346033" name="Picture"/>
+                          <pic:cNvPr id="160669843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996894317" name="Picture">
+                        <wp:docPr id="1178358822" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996894317" name="Picture"/>
+                                <pic:cNvPr id="1178358822" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900693329" name="Picture">
+                  <wp:docPr id="1337041485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900693329" name="Picture"/>
+                          <pic:cNvPr id="1337041485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035948212" name="Picture">
+                  <wp:docPr id="1526790644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035948212" name="Picture"/>
+                          <pic:cNvPr id="1526790644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569128800" name="Picture">
+                  <wp:docPr id="2142833622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569128800" name="Picture"/>
+                          <pic:cNvPr id="2142833622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923161390" name="Picture">
+                  <wp:docPr id="854685406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923161390" name="Picture"/>
+                          <pic:cNvPr id="854685406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246112766" name="Picture">
+                  <wp:docPr id="1698551497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246112766" name="Picture"/>
+                          <pic:cNvPr id="1698551497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561445685" name="Picture">
+                  <wp:docPr id="1947266790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561445685" name="Picture"/>
+                          <pic:cNvPr id="1947266790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539244594" name="Picture">
+                        <wp:docPr id="17307693" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539244594" name="Picture"/>
+                                <pic:cNvPr id="17307693" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942976878" name="Picture">
+                  <wp:docPr id="1914478900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942976878" name="Picture"/>
+                          <pic:cNvPr id="1914478900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216447824" name="Picture">
+                  <wp:docPr id="807401351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216447824" name="Picture"/>
+                          <pic:cNvPr id="807401351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="792115199" name="Picture">
+                  <wp:docPr id="1534850855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="792115199" name="Picture"/>
+                          <pic:cNvPr id="1534850855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012885528" name="Picture">
+                  <wp:docPr id="1174406144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012885528" name="Picture"/>
+                          <pic:cNvPr id="1174406144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767125995" name="Picture">
+                  <wp:docPr id="1966763923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767125995" name="Picture"/>
+                          <pic:cNvPr id="1966763923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297392446" name="Picture">
+                  <wp:docPr id="1281064664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297392446" name="Picture"/>
+                          <pic:cNvPr id="1281064664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987405958" name="Picture">
+                        <wp:docPr id="1882274623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987405958" name="Picture"/>
+                                <pic:cNvPr id="1882274623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693776223" name="Picture">
+                  <wp:docPr id="1728783967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693776223" name="Picture"/>
+                          <pic:cNvPr id="1728783967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590774238" name="Picture">
+                  <wp:docPr id="1404391159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590774238" name="Picture"/>
+                          <pic:cNvPr id="1404391159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228179104" name="Picture">
+                  <wp:docPr id="397591639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228179104" name="Picture"/>
+                          <pic:cNvPr id="397591639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107240549" name="Picture">
+                  <wp:docPr id="1505134940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107240549" name="Picture"/>
+                          <pic:cNvPr id="1505134940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633717041" name="Picture">
+                  <wp:docPr id="663561108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633717041" name="Picture"/>
+                          <pic:cNvPr id="663561108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598238678" name="Picture">
+                  <wp:docPr id="653036257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598238678" name="Picture"/>
+                          <pic:cNvPr id="653036257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757026879" name="Picture">
+                        <wp:docPr id="1354726939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757026879" name="Picture"/>
+                                <pic:cNvPr id="1354726939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022676111" name="Picture">
+                  <wp:docPr id="885713054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022676111" name="Picture"/>
+                          <pic:cNvPr id="885713054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801554185" name="Picture">
+                  <wp:docPr id="523110330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801554185" name="Picture"/>
+                          <pic:cNvPr id="523110330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713984400" name="Picture">
+                  <wp:docPr id="1059261445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713984400" name="Picture"/>
+                          <pic:cNvPr id="1059261445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934185092" name="Picture">
+                  <wp:docPr id="1719838055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934185092" name="Picture"/>
+                          <pic:cNvPr id="1719838055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772913199" name="Picture">
+                  <wp:docPr id="2065649497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772913199" name="Picture"/>
+                          <pic:cNvPr id="2065649497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689491465" name="Picture">
+                  <wp:docPr id="1407284790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689491465" name="Picture"/>
+                          <pic:cNvPr id="1407284790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1426724869" name="Picture">
+                  <wp:docPr id="24246218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1426724869" name="Picture"/>
+                          <pic:cNvPr id="24246218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713653729" name="Picture">
+                  <wp:docPr id="963525928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713653729" name="Picture"/>
+                          <pic:cNvPr id="963525928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1029513619" name="Picture">
+                  <wp:docPr id="8274159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1029513619" name="Picture"/>
+                          <pic:cNvPr id="8274159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>