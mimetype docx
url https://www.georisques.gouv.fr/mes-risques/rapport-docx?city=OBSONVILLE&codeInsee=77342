--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963795762" name="Picture">
+                  <wp:docPr id="445895045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963795762" name="Picture"/>
+                          <pic:cNvPr id="445895045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580380925" name="Picture">
+                  <wp:docPr id="1644505861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580380925" name="Picture"/>
+                          <pic:cNvPr id="1644505861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589449600" name="Picture">
+                        <wp:docPr id="1236241296" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589449600" name="Picture"/>
+                                <pic:cNvPr id="1236241296" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262654593" name="Picture">
+                  <wp:docPr id="2075032503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262654593" name="Picture"/>
+                          <pic:cNvPr id="2075032503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296194454" name="Picture">
+                  <wp:docPr id="1402169455" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296194454" name="Picture"/>
+                          <pic:cNvPr id="1402169455" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085472583" name="Picture">
+                  <wp:docPr id="717163707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085472583" name="Picture"/>
+                          <pic:cNvPr id="717163707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593908653" name="Picture">
+                  <wp:docPr id="982047323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593908653" name="Picture"/>
+                          <pic:cNvPr id="982047323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993776962" name="Picture">
+                  <wp:docPr id="1273172286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993776962" name="Picture"/>
+                          <pic:cNvPr id="1273172286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705528030" name="Picture">
+                        <wp:docPr id="1319160743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705528030" name="Picture"/>
+                                <pic:cNvPr id="1319160743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537737965" name="Picture">
+                        <wp:docPr id="1712061541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537737965" name="Picture"/>
+                                <pic:cNvPr id="1712061541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933589450" name="Picture">
+                        <wp:docPr id="463269706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933589450" name="Picture"/>
+                                <pic:cNvPr id="463269706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164990710" name="Picture">
+                        <wp:docPr id="1015526728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164990710" name="Picture"/>
+                                <pic:cNvPr id="1015526728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655247352" name="Picture">
+                        <wp:docPr id="416016241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655247352" name="Picture"/>
+                                <pic:cNvPr id="416016241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23964309" name="Picture">
+                        <wp:docPr id="2072554922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23964309" name="Picture"/>
+                                <pic:cNvPr id="2072554922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35870645" name="Picture">
+                        <wp:docPr id="1291956743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35870645" name="Picture"/>
+                                <pic:cNvPr id="1291956743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2131527277" name="Picture">
+                        <wp:docPr id="1539653302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2131527277" name="Picture"/>
+                                <pic:cNvPr id="1539653302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632509820" name="Picture">
+                        <wp:docPr id="2016831910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632509820" name="Picture"/>
+                                <pic:cNvPr id="2016831910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1695760159" name="Picture">
+                        <wp:docPr id="923233439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1695760159" name="Picture"/>
+                                <pic:cNvPr id="923233439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="608291172" name="Picture">
+                        <wp:docPr id="540971297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="608291172" name="Picture"/>
+                                <pic:cNvPr id="540971297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957411184" name="Picture">
+                        <wp:docPr id="1631115642" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957411184" name="Picture"/>
+                                <pic:cNvPr id="1631115642" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446368183" name="Picture">
+                        <wp:docPr id="1593251573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446368183" name="Picture"/>
+                                <pic:cNvPr id="1593251573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478818601" name="Picture">
+                        <wp:docPr id="1622758709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478818601" name="Picture"/>
+                                <pic:cNvPr id="1622758709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2066609562" name="Picture">
+                        <wp:docPr id="514416124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2066609562" name="Picture"/>
+                                <pic:cNvPr id="514416124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770618903" name="Picture">
+                  <wp:docPr id="1119595579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770618903" name="Picture"/>
+                          <pic:cNvPr id="1119595579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162383698" name="Picture">
+                  <wp:docPr id="177842065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162383698" name="Picture"/>
+                          <pic:cNvPr id="177842065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248821445" name="Picture">
+                  <wp:docPr id="287653613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248821445" name="Picture"/>
+                          <pic:cNvPr id="287653613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732072963" name="Picture">
+                  <wp:docPr id="1469964052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732072963" name="Picture"/>
+                          <pic:cNvPr id="1469964052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366613114" name="Picture">
+                  <wp:docPr id="80075052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366613114" name="Picture"/>
+                          <pic:cNvPr id="80075052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470118062" name="Picture">
+                  <wp:docPr id="1009191896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470118062" name="Picture"/>
+                          <pic:cNvPr id="1009191896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17859,57 +17859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404002919" name="Picture">
+                        <wp:docPr id="1247032072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404002919" name="Picture"/>
+                                <pic:cNvPr id="1247032072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19268,57 +19268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117630725" name="Picture">
+                  <wp:docPr id="218443332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117630725" name="Picture"/>
+                          <pic:cNvPr id="218443332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19357,57 +19357,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683048921" name="Picture">
+                  <wp:docPr id="507893336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683048921" name="Picture"/>
+                          <pic:cNvPr id="507893336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20037,57 +20037,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298444258" name="Picture">
+                  <wp:docPr id="1527029185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298444258" name="Picture"/>
+                          <pic:cNvPr id="1527029185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21098,57 +21098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950793910" name="Picture">
+                  <wp:docPr id="1840371917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950793910" name="Picture"/>
+                          <pic:cNvPr id="1840371917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21201,57 +21201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471850165" name="Picture">
+                  <wp:docPr id="1526249331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471850165" name="Picture"/>
+                          <pic:cNvPr id="1526249331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22665,57 +22665,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481206680" name="Picture">
+                  <wp:docPr id="1445309838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481206680" name="Picture"/>
+                          <pic:cNvPr id="1445309838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23872,57 +23872,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1157647526" name="Picture">
+                        <wp:docPr id="1956966722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1157647526" name="Picture"/>
+                                <pic:cNvPr id="1956966722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26061,57 +26061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648191186" name="Picture">
+                  <wp:docPr id="1209027871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648191186" name="Picture"/>
+                          <pic:cNvPr id="1209027871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26132,57 +26132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456455658" name="Picture">
+                  <wp:docPr id="1948092802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456455658" name="Picture"/>
+                          <pic:cNvPr id="1948092802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26600,57 +26600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292400361" name="Picture">
+                  <wp:docPr id="660625570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292400361" name="Picture"/>
+                          <pic:cNvPr id="660625570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27759,57 +27759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778495194" name="Picture">
+                  <wp:docPr id="262097671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778495194" name="Picture"/>
+                          <pic:cNvPr id="262097671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27848,57 +27848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92089875" name="Picture">
+                  <wp:docPr id="399934191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92089875" name="Picture"/>
+                          <pic:cNvPr id="399934191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28492,57 +28492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039206065" name="Picture">
+                  <wp:docPr id="852913663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039206065" name="Picture"/>
+                          <pic:cNvPr id="852913663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29490,57 +29490,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="669015176" name="Picture">
+                  <wp:docPr id="1143161978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="669015176" name="Picture"/>
+                          <pic:cNvPr id="1143161978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29593,57 +29593,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231050185" name="Picture">
+                  <wp:docPr id="1828124871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231050185" name="Picture"/>
+                          <pic:cNvPr id="1828124871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30970,57 +30970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="900992430" name="Picture">
+                  <wp:docPr id="1201877252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="900992430" name="Picture"/>
+                          <pic:cNvPr id="1201877252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32113,57 +32113,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22447499" name="Picture">
+                        <wp:docPr id="1594046218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22447499" name="Picture"/>
+                                <pic:cNvPr id="1594046218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33474,57 +33474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337260914" name="Picture">
+                  <wp:docPr id="24512255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337260914" name="Picture"/>
+                          <pic:cNvPr id="24512255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33563,57 +33563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927996960" name="Picture">
+                  <wp:docPr id="1537994839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927996960" name="Picture"/>
+                          <pic:cNvPr id="1537994839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34207,57 +34207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649260489" name="Picture">
+                  <wp:docPr id="1468756372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649260489" name="Picture"/>
+                          <pic:cNvPr id="1468756372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35205,57 +35205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138524890" name="Picture">
+                  <wp:docPr id="206180611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138524890" name="Picture"/>
+                          <pic:cNvPr id="206180611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35308,57 +35308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862984828" name="Picture">
+                  <wp:docPr id="1321346552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862984828" name="Picture"/>
+                          <pic:cNvPr id="1321346552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36685,57 +36685,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539729687" name="Picture">
+                  <wp:docPr id="43380232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539729687" name="Picture"/>
+                          <pic:cNvPr id="43380232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37828,57 +37828,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385316709" name="Picture">
+                        <wp:docPr id="533048906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385316709" name="Picture"/>
+                                <pic:cNvPr id="533048906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39196,57 +39196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="404696868" name="Picture">
+                  <wp:docPr id="1159930610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="404696868" name="Picture"/>
+                          <pic:cNvPr id="1159930610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39285,57 +39285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481038891" name="Picture">
+                  <wp:docPr id="1999008738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481038891" name="Picture"/>
+                          <pic:cNvPr id="1999008738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39917,57 +39917,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457180579" name="Picture">
+                  <wp:docPr id="709236292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457180579" name="Picture"/>
+                          <pic:cNvPr id="709236292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40861,57 +40861,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171481235" name="Picture">
+                  <wp:docPr id="965467463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171481235" name="Picture"/>
+                          <pic:cNvPr id="965467463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40973,57 +40973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631765786" name="Picture">
+                  <wp:docPr id="1507299823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631765786" name="Picture"/>
+                          <pic:cNvPr id="1507299823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42632,57 +42632,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019027985" name="Picture">
+                  <wp:docPr id="516820166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019027985" name="Picture"/>
+                          <pic:cNvPr id="516820166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43811,57 +43811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079894101" name="Picture">
+                  <wp:docPr id="1841212148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079894101" name="Picture"/>
+                          <pic:cNvPr id="1841212148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43891,57 +43891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1390931411" name="Picture">
+                  <wp:docPr id="1310184057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1390931411" name="Picture"/>
+                          <pic:cNvPr id="1310184057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44379,57 +44379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855162741" name="Picture">
+                  <wp:docPr id="933498557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855162741" name="Picture"/>
+                          <pic:cNvPr id="933498557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>