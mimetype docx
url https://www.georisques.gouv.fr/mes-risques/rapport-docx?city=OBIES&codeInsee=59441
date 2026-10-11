--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991452017" name="Picture">
+                  <wp:docPr id="194530644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991452017" name="Picture"/>
+                          <pic:cNvPr id="194530644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723604578" name="Picture">
+                  <wp:docPr id="470225729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723604578" name="Picture"/>
+                          <pic:cNvPr id="470225729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="564568268" name="Picture">
+                        <wp:docPr id="380682850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="564568268" name="Picture"/>
+                                <pic:cNvPr id="380682850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125586055" name="Picture">
+                  <wp:docPr id="1006339151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125586055" name="Picture"/>
+                          <pic:cNvPr id="1006339151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530494057" name="Picture">
+                  <wp:docPr id="464402486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530494057" name="Picture"/>
+                          <pic:cNvPr id="464402486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600878869" name="Picture">
+                  <wp:docPr id="1938753607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600878869" name="Picture"/>
+                          <pic:cNvPr id="1938753607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613136951" name="Picture">
+                  <wp:docPr id="1322770382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613136951" name="Picture"/>
+                          <pic:cNvPr id="1322770382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1758048744" name="Picture">
+                  <wp:docPr id="1098370071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1758048744" name="Picture"/>
+                          <pic:cNvPr id="1098370071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1764919234" name="Picture">
+                        <wp:docPr id="1609616709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1764919234" name="Picture"/>
+                                <pic:cNvPr id="1609616709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864879177" name="Picture">
+                        <wp:docPr id="1066177670" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864879177" name="Picture"/>
+                                <pic:cNvPr id="1066177670" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859042627" name="Picture">
+                        <wp:docPr id="1572371878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859042627" name="Picture"/>
+                                <pic:cNvPr id="1572371878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="664306617" name="Picture">
+                        <wp:docPr id="2051843137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="664306617" name="Picture"/>
+                                <pic:cNvPr id="2051843137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="598602120" name="Picture">
+                        <wp:docPr id="2126991148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="598602120" name="Picture"/>
+                                <pic:cNvPr id="2126991148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153158871" name="Picture">
+                        <wp:docPr id="596705436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153158871" name="Picture"/>
+                                <pic:cNvPr id="596705436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445356649" name="Picture">
+                        <wp:docPr id="864418418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445356649" name="Picture"/>
+                                <pic:cNvPr id="864418418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="54403952" name="Picture">
+                        <wp:docPr id="1443096639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="54403952" name="Picture"/>
+                                <pic:cNvPr id="1443096639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="659813442" name="Picture">
+                        <wp:docPr id="211872740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="659813442" name="Picture"/>
+                                <pic:cNvPr id="211872740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1208065194" name="Picture">
+                        <wp:docPr id="561639142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1208065194" name="Picture"/>
+                                <pic:cNvPr id="561639142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854830064" name="Picture">
+                        <wp:docPr id="2027946556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854830064" name="Picture"/>
+                                <pic:cNvPr id="2027946556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148020076" name="Picture">
+                        <wp:docPr id="125999757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148020076" name="Picture"/>
+                                <pic:cNvPr id="125999757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1925831631" name="Picture">
+                        <wp:docPr id="1261913394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1925831631" name="Picture"/>
+                                <pic:cNvPr id="1261913394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972801536" name="Picture">
+                        <wp:docPr id="185502185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972801536" name="Picture"/>
+                                <pic:cNvPr id="185502185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="819338081" name="Picture">
+                        <wp:docPr id="2003366544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="819338081" name="Picture"/>
+                                <pic:cNvPr id="2003366544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666870047" name="Picture">
+                  <wp:docPr id="1214438989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666870047" name="Picture"/>
+                          <pic:cNvPr id="1214438989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695854858" name="Picture">
+                  <wp:docPr id="1922351662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695854858" name="Picture"/>
+                          <pic:cNvPr id="1922351662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642411782" name="Picture">
+                  <wp:docPr id="781987212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642411782" name="Picture"/>
+                          <pic:cNvPr id="781987212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481013848" name="Picture">
+                  <wp:docPr id="493606218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481013848" name="Picture"/>
+                          <pic:cNvPr id="493606218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946072249" name="Picture">
+                  <wp:docPr id="1537493693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946072249" name="Picture"/>
+                          <pic:cNvPr id="1537493693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16512,57 +16512,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925495182" name="Picture">
+                  <wp:docPr id="1998882662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925495182" name="Picture"/>
+                          <pic:cNvPr id="1998882662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17684,57 +17684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="265108518" name="Picture">
+                        <wp:docPr id="740077114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="265108518" name="Picture"/>
+                                <pic:cNvPr id="740077114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19243,57 +19243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881604063" name="Picture">
+                  <wp:docPr id="1759577945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881604063" name="Picture"/>
+                          <pic:cNvPr id="1759577945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19323,57 +19323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="93805065" name="Picture">
+                  <wp:docPr id="346883174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="93805065" name="Picture"/>
+                          <pic:cNvPr id="346883174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19868,57 +19868,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55742148" name="Picture">
+                  <wp:docPr id="32034940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55742148" name="Picture"/>
+                          <pic:cNvPr id="32034940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21023,57 +21023,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219873593" name="Picture">
+                        <wp:docPr id="1071238981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219873593" name="Picture"/>
+                                <pic:cNvPr id="1071238981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23107,57 +23107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585469743" name="Picture">
+                  <wp:docPr id="127546602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585469743" name="Picture"/>
+                          <pic:cNvPr id="127546602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23196,57 +23196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339755026" name="Picture">
+                  <wp:docPr id="1407400637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339755026" name="Picture"/>
+                          <pic:cNvPr id="1407400637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23840,57 +23840,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693234899" name="Picture">
+                  <wp:docPr id="573662307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693234899" name="Picture"/>
+                          <pic:cNvPr id="573662307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057111122" name="Picture">
+                  <wp:docPr id="1783217158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057111122" name="Picture"/>
+                          <pic:cNvPr id="1783217158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24941,57 +24941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591338670" name="Picture">
+                  <wp:docPr id="585753963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591338670" name="Picture"/>
+                          <pic:cNvPr id="585753963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26320,57 +26320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639162732" name="Picture">
+                  <wp:docPr id="496393159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639162732" name="Picture"/>
+                          <pic:cNvPr id="496393159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27445,57 +27445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288920852" name="Picture">
+                        <wp:docPr id="423253461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288920852" name="Picture"/>
+                                <pic:cNvPr id="423253461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -28798,57 +28798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199547049" name="Picture">
+                  <wp:docPr id="266391569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199547049" name="Picture"/>
+                          <pic:cNvPr id="266391569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28887,57 +28887,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62182059" name="Picture">
+                  <wp:docPr id="1175476094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62182059" name="Picture"/>
+                          <pic:cNvPr id="1175476094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29531,57 +29531,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458665468" name="Picture">
+                  <wp:docPr id="231683732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458665468" name="Picture"/>
+                          <pic:cNvPr id="231683732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30529,57 +30529,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407186925" name="Picture">
+                  <wp:docPr id="387628739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407186925" name="Picture"/>
+                          <pic:cNvPr id="387628739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30632,57 +30632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1192519038" name="Picture">
+                  <wp:docPr id="585505992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1192519038" name="Picture"/>
+                          <pic:cNvPr id="585505992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32013,57 +32013,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480167324" name="Picture">
+                  <wp:docPr id="2047335160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480167324" name="Picture"/>
+                          <pic:cNvPr id="2047335160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33175,57 +33175,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709045320" name="Picture">
+                        <wp:docPr id="240712489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709045320" name="Picture"/>
+                                <pic:cNvPr id="240712489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34150,57 +34150,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435562670" name="Picture">
+                        <wp:docPr id="479005060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435562670" name="Picture"/>
+                                <pic:cNvPr id="479005060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35539,57 +35539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320070254" name="Picture">
+                  <wp:docPr id="1438984335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320070254" name="Picture"/>
+                          <pic:cNvPr id="1438984335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35628,57 +35628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928559739" name="Picture">
+                  <wp:docPr id="2124602887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928559739" name="Picture"/>
+                          <pic:cNvPr id="2124602887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36272,57 +36272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167290381" name="Picture">
+                  <wp:docPr id="1581681246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167290381" name="Picture"/>
+                          <pic:cNvPr id="1581681246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37270,57 +37270,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678201427" name="Picture">
+                  <wp:docPr id="1707178875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678201427" name="Picture"/>
+                          <pic:cNvPr id="1707178875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37373,57 +37373,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385973589" name="Picture">
+                  <wp:docPr id="1596531401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385973589" name="Picture"/>
+                          <pic:cNvPr id="1596531401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38750,57 +38750,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269772437" name="Picture">
+                  <wp:docPr id="475662454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269772437" name="Picture"/>
+                          <pic:cNvPr id="475662454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39893,57 +39893,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256817139" name="Picture">
+                        <wp:docPr id="1202545706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256817139" name="Picture"/>
+                                <pic:cNvPr id="1202545706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41254,57 +41254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029005731" name="Picture">
+                  <wp:docPr id="200858897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029005731" name="Picture"/>
+                          <pic:cNvPr id="200858897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41343,57 +41343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862553818" name="Picture">
+                  <wp:docPr id="468317070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862553818" name="Picture"/>
+                          <pic:cNvPr id="468317070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41987,57 +41987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431264326" name="Picture">
+                  <wp:docPr id="1774305074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431264326" name="Picture"/>
+                          <pic:cNvPr id="1774305074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42985,57 +42985,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728022699" name="Picture">
+                  <wp:docPr id="1975365854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728022699" name="Picture"/>
+                          <pic:cNvPr id="1975365854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43088,57 +43088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743273628" name="Picture">
+                  <wp:docPr id="459851877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743273628" name="Picture"/>
+                          <pic:cNvPr id="459851877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44465,57 +44465,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606379885" name="Picture">
+                  <wp:docPr id="1782656388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606379885" name="Picture"/>
+                          <pic:cNvPr id="1782656388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45608,57 +45608,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081655236" name="Picture">
+                        <wp:docPr id="1480333145" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081655236" name="Picture"/>
+                                <pic:cNvPr id="1480333145" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46829,57 +46829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680360103" name="Picture">
+                  <wp:docPr id="997338327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680360103" name="Picture"/>
+                          <pic:cNvPr id="997338327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46900,57 +46900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951775807" name="Picture">
+                  <wp:docPr id="865563987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951775807" name="Picture"/>
+                          <pic:cNvPr id="865563987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47314,57 +47314,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083012169" name="Picture">
+                  <wp:docPr id="1803075314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083012169" name="Picture"/>
+                          <pic:cNvPr id="1803075314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>