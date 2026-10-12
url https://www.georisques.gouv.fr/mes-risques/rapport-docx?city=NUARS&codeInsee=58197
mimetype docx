--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301878872" name="Picture">
+                  <wp:docPr id="2037631099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301878872" name="Picture"/>
+                          <pic:cNvPr id="2037631099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455220877" name="Picture">
+                  <wp:docPr id="1102299380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455220877" name="Picture"/>
+                          <pic:cNvPr id="1102299380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012525624" name="Picture">
+                        <wp:docPr id="906385267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012525624" name="Picture"/>
+                                <pic:cNvPr id="906385267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995541244" name="Picture">
+                  <wp:docPr id="1704968227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995541244" name="Picture"/>
+                          <pic:cNvPr id="1704968227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638912960" name="Picture">
+                  <wp:docPr id="427109886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638912960" name="Picture"/>
+                          <pic:cNvPr id="427109886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277140965" name="Picture">
+                  <wp:docPr id="1070856497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277140965" name="Picture"/>
+                          <pic:cNvPr id="1070856497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778334124" name="Picture">
+                  <wp:docPr id="2076729587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778334124" name="Picture"/>
+                          <pic:cNvPr id="2076729587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952441493" name="Picture">
+                  <wp:docPr id="34418524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952441493" name="Picture"/>
+                          <pic:cNvPr id="34418524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779291672" name="Picture">
+                        <wp:docPr id="1109960371" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779291672" name="Picture"/>
+                                <pic:cNvPr id="1109960371" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409454279" name="Picture">
+                        <wp:docPr id="351530000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409454279" name="Picture"/>
+                                <pic:cNvPr id="351530000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416098959" name="Picture">
+                        <wp:docPr id="1156300702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416098959" name="Picture"/>
+                                <pic:cNvPr id="1156300702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997077561" name="Picture">
+                        <wp:docPr id="593782800" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997077561" name="Picture"/>
+                                <pic:cNvPr id="593782800" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="385194702" name="Picture">
+                        <wp:docPr id="31757988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="385194702" name="Picture"/>
+                                <pic:cNvPr id="31757988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="107398467" name="Picture">
+                        <wp:docPr id="2086967681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="107398467" name="Picture"/>
+                                <pic:cNvPr id="2086967681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639792013" name="Picture">
+                        <wp:docPr id="316768511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639792013" name="Picture"/>
+                                <pic:cNvPr id="316768511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951867538" name="Picture">
+                        <wp:docPr id="1326719729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951867538" name="Picture"/>
+                                <pic:cNvPr id="1326719729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36656373" name="Picture">
+                        <wp:docPr id="463601929" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36656373" name="Picture"/>
+                                <pic:cNvPr id="463601929" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654577280" name="Picture">
+                        <wp:docPr id="1844516488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654577280" name="Picture"/>
+                                <pic:cNvPr id="1844516488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750961593" name="Picture">
+                        <wp:docPr id="1953451974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750961593" name="Picture"/>
+                                <pic:cNvPr id="1953451974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738975519" name="Picture">
+                        <wp:docPr id="1831265013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738975519" name="Picture"/>
+                                <pic:cNvPr id="1831265013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175003643" name="Picture">
+                        <wp:docPr id="343164776" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175003643" name="Picture"/>
+                                <pic:cNvPr id="343164776" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731289268" name="Picture">
+                        <wp:docPr id="547982943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731289268" name="Picture"/>
+                                <pic:cNvPr id="547982943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850883849" name="Picture">
+                        <wp:docPr id="1926890522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850883849" name="Picture"/>
+                                <pic:cNvPr id="1926890522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291555250" name="Picture">
+                  <wp:docPr id="1039459438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291555250" name="Picture"/>
+                          <pic:cNvPr id="1039459438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="623809590" name="Picture">
+                  <wp:docPr id="658087806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="623809590" name="Picture"/>
+                          <pic:cNvPr id="658087806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970033424" name="Picture">
+                  <wp:docPr id="545276322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970033424" name="Picture"/>
+                          <pic:cNvPr id="545276322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378322872" name="Picture">
+                  <wp:docPr id="73164515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378322872" name="Picture"/>
+                          <pic:cNvPr id="73164515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762377367" name="Picture">
+                  <wp:docPr id="107388855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762377367" name="Picture"/>
+                          <pic:cNvPr id="107388855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801317033" name="Picture">
+                  <wp:docPr id="192713857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801317033" name="Picture"/>
+                          <pic:cNvPr id="192713857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346726731" name="Picture">
+                        <wp:docPr id="1249335773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346726731" name="Picture"/>
+                                <pic:cNvPr id="1249335773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659828646" name="Picture">
+                  <wp:docPr id="535139556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659828646" name="Picture"/>
+                          <pic:cNvPr id="535139556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440041890" name="Picture">
+                  <wp:docPr id="158488084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440041890" name="Picture"/>
+                          <pic:cNvPr id="158488084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338954410" name="Picture">
+                  <wp:docPr id="2042322774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338954410" name="Picture"/>
+                          <pic:cNvPr id="2042322774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208366907" name="Picture">
+                  <wp:docPr id="1316023848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208366907" name="Picture"/>
+                          <pic:cNvPr id="1316023848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417055796" name="Picture">
+                  <wp:docPr id="1983159324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417055796" name="Picture"/>
+                          <pic:cNvPr id="1983159324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44388241" name="Picture">
+                  <wp:docPr id="637162121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44388241" name="Picture"/>
+                          <pic:cNvPr id="637162121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1929520973" name="Picture">
+                        <wp:docPr id="1449479723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1929520973" name="Picture"/>
+                                <pic:cNvPr id="1449479723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148333132" name="Picture">
+                  <wp:docPr id="1433071416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148333132" name="Picture"/>
+                          <pic:cNvPr id="1433071416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789318803" name="Picture">
+                  <wp:docPr id="1316630822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789318803" name="Picture"/>
+                          <pic:cNvPr id="1316630822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456482965" name="Picture">
+                  <wp:docPr id="1856973400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456482965" name="Picture"/>
+                          <pic:cNvPr id="1856973400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467742747" name="Picture">
+                  <wp:docPr id="1651351417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467742747" name="Picture"/>
+                          <pic:cNvPr id="1651351417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601068638" name="Picture">
+                  <wp:docPr id="898467254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601068638" name="Picture"/>
+                          <pic:cNvPr id="898467254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067075968" name="Picture">
+                  <wp:docPr id="133689264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067075968" name="Picture"/>
+                          <pic:cNvPr id="133689264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2020113576" name="Picture">
+                        <wp:docPr id="608871519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2020113576" name="Picture"/>
+                                <pic:cNvPr id="608871519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31951,57 +31951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116333834" name="Picture">
+                  <wp:docPr id="190604161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116333834" name="Picture"/>
+                          <pic:cNvPr id="190604161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32022,57 +32022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600010418" name="Picture">
+                  <wp:docPr id="1502196317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600010418" name="Picture"/>
+                          <pic:cNvPr id="1502196317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32501,57 +32501,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="410377054" name="Picture">
+                  <wp:docPr id="672173423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="410377054" name="Picture"/>
+                          <pic:cNvPr id="672173423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33793,57 +33793,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667071880" name="Picture">
+                  <wp:docPr id="430863839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667071880" name="Picture"/>
+                          <pic:cNvPr id="430863839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33882,57 +33882,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540565935" name="Picture">
+                  <wp:docPr id="228669421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540565935" name="Picture"/>
+                          <pic:cNvPr id="228669421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34526,57 +34526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842001056" name="Picture">
+                  <wp:docPr id="569817283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842001056" name="Picture"/>
+                          <pic:cNvPr id="569817283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35524,57 +35524,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674348461" name="Picture">
+                  <wp:docPr id="1681712280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674348461" name="Picture"/>
+                          <pic:cNvPr id="1681712280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35627,57 +35627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877333537" name="Picture">
+                  <wp:docPr id="379596499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877333537" name="Picture"/>
+                          <pic:cNvPr id="379596499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37004,57 +37004,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426101597" name="Picture">
+                  <wp:docPr id="1958236177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426101597" name="Picture"/>
+                          <pic:cNvPr id="1958236177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38147,57 +38147,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909147580" name="Picture">
+                        <wp:docPr id="422955476" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909147580" name="Picture"/>
+                                <pic:cNvPr id="422955476" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39508,57 +39508,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28866308" name="Picture">
+                  <wp:docPr id="792406587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28866308" name="Picture"/>
+                          <pic:cNvPr id="792406587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39597,57 +39597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807953969" name="Picture">
+                  <wp:docPr id="85923593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807953969" name="Picture"/>
+                          <pic:cNvPr id="85923593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40241,57 +40241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412180945" name="Picture">
+                  <wp:docPr id="2035156713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412180945" name="Picture"/>
+                          <pic:cNvPr id="2035156713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654050705" name="Picture">
+                  <wp:docPr id="305359158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654050705" name="Picture"/>
+                          <pic:cNvPr id="305359158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41342,57 +41342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068398427" name="Picture">
+                  <wp:docPr id="1454526263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068398427" name="Picture"/>
+                          <pic:cNvPr id="1454526263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700876449" name="Picture">
+                  <wp:docPr id="1630336796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700876449" name="Picture"/>
+                          <pic:cNvPr id="1630336796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43862,57 +43862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293153302" name="Picture">
+                        <wp:docPr id="641217831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293153302" name="Picture"/>
+                                <pic:cNvPr id="641217831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45133,57 +45133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250513540" name="Picture">
+                  <wp:docPr id="1209787803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250513540" name="Picture"/>
+                          <pic:cNvPr id="1209787803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45213,57 +45213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021733590" name="Picture">
+                  <wp:docPr id="1003500828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021733590" name="Picture"/>
+                          <pic:cNvPr id="1003500828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45692,57 +45692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="146143095" name="Picture">
+                  <wp:docPr id="609097716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="146143095" name="Picture"/>
+                          <pic:cNvPr id="609097716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47413,57 +47413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184266961" name="Picture">
+                  <wp:docPr id="1184584273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184266961" name="Picture"/>
+                          <pic:cNvPr id="1184584273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47484,57 +47484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96787330" name="Picture">
+                  <wp:docPr id="2094659403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96787330" name="Picture"/>
+                          <pic:cNvPr id="2094659403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47898,57 +47898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577604098" name="Picture">
+                  <wp:docPr id="687652499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577604098" name="Picture"/>
+                          <pic:cNvPr id="687652499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>