--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009141447" name="Picture">
+                  <wp:docPr id="947725642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009141447" name="Picture"/>
+                          <pic:cNvPr id="947725642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1394933969" name="Picture">
+                  <wp:docPr id="1358282751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1394933969" name="Picture"/>
+                          <pic:cNvPr id="1358282751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012174830" name="Picture">
+                        <wp:docPr id="2046534549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012174830" name="Picture"/>
+                                <pic:cNvPr id="2046534549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528046581" name="Picture">
+                  <wp:docPr id="373950716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528046581" name="Picture"/>
+                          <pic:cNvPr id="373950716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180670650" name="Picture">
+                  <wp:docPr id="1683636296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180670650" name="Picture"/>
+                          <pic:cNvPr id="1683636296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905687156" name="Picture">
+                  <wp:docPr id="622701611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905687156" name="Picture"/>
+                          <pic:cNvPr id="622701611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416387208" name="Picture">
+                  <wp:docPr id="2133094408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416387208" name="Picture"/>
+                          <pic:cNvPr id="2133094408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="282803823" name="Picture">
+                  <wp:docPr id="2029278633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="282803823" name="Picture"/>
+                          <pic:cNvPr id="2029278633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="831388464" name="Picture">
+                        <wp:docPr id="1949731692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="831388464" name="Picture"/>
+                                <pic:cNvPr id="1949731692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="322576123" name="Picture">
+                        <wp:docPr id="2122840965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="322576123" name="Picture"/>
+                                <pic:cNvPr id="2122840965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888244199" name="Picture">
+                        <wp:docPr id="1342197274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888244199" name="Picture"/>
+                                <pic:cNvPr id="1342197274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017925808" name="Picture">
+                        <wp:docPr id="996468002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017925808" name="Picture"/>
+                                <pic:cNvPr id="996468002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1998557556" name="Picture">
+                        <wp:docPr id="169144682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1998557556" name="Picture"/>
+                                <pic:cNvPr id="169144682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554516152" name="Picture">
+                        <wp:docPr id="789392273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554516152" name="Picture"/>
+                                <pic:cNvPr id="789392273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358473921" name="Picture">
+                        <wp:docPr id="346198636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358473921" name="Picture"/>
+                                <pic:cNvPr id="346198636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1520204645" name="Picture">
+                        <wp:docPr id="534159848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1520204645" name="Picture"/>
+                                <pic:cNvPr id="534159848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642000395" name="Picture">
+                        <wp:docPr id="1645981522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642000395" name="Picture"/>
+                                <pic:cNvPr id="1645981522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164142169" name="Picture">
+                        <wp:docPr id="1628170151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164142169" name="Picture"/>
+                                <pic:cNvPr id="1628170151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1738385155" name="Picture">
+                        <wp:docPr id="22643871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1738385155" name="Picture"/>
+                                <pic:cNvPr id="22643871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138308352" name="Picture">
+                        <wp:docPr id="1342632860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138308352" name="Picture"/>
+                                <pic:cNvPr id="1342632860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194853393" name="Picture">
+                        <wp:docPr id="646156386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194853393" name="Picture"/>
+                                <pic:cNvPr id="646156386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1205478096" name="Picture">
+                        <wp:docPr id="739479944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1205478096" name="Picture"/>
+                                <pic:cNvPr id="739479944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159228441" name="Picture">
+                        <wp:docPr id="1196251745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159228441" name="Picture"/>
+                                <pic:cNvPr id="1196251745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383605297" name="Picture">
+                  <wp:docPr id="460808902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383605297" name="Picture"/>
+                          <pic:cNvPr id="460808902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736520970" name="Picture">
+                  <wp:docPr id="1165564028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736520970" name="Picture"/>
+                          <pic:cNvPr id="1165564028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726400009" name="Picture">
+                  <wp:docPr id="697375356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726400009" name="Picture"/>
+                          <pic:cNvPr id="697375356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209726253" name="Picture">
+                  <wp:docPr id="2505253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209726253" name="Picture"/>
+                          <pic:cNvPr id="2505253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552066773" name="Picture">
+                  <wp:docPr id="1556538843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552066773" name="Picture"/>
+                          <pic:cNvPr id="1556538843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026499598" name="Picture">
+                  <wp:docPr id="721083554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026499598" name="Picture"/>
+                          <pic:cNvPr id="721083554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1711252457" name="Picture">
+                        <wp:docPr id="557412097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1711252457" name="Picture"/>
+                                <pic:cNvPr id="557412097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593763427" name="Picture">
+                  <wp:docPr id="1126191645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593763427" name="Picture"/>
+                          <pic:cNvPr id="1126191645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971920539" name="Picture">
+                  <wp:docPr id="5071354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971920539" name="Picture"/>
+                          <pic:cNvPr id="5071354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563497124" name="Picture">
+                  <wp:docPr id="1793476501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563497124" name="Picture"/>
+                          <pic:cNvPr id="1793476501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222327162" name="Picture">
+                  <wp:docPr id="135575545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222327162" name="Picture"/>
+                          <pic:cNvPr id="135575545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305117793" name="Picture">
+                  <wp:docPr id="156383182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305117793" name="Picture"/>
+                          <pic:cNvPr id="156383182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138336035" name="Picture">
+                  <wp:docPr id="70654290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138336035" name="Picture"/>
+                          <pic:cNvPr id="70654290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790341768" name="Picture">
+                        <wp:docPr id="1242079968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790341768" name="Picture"/>
+                                <pic:cNvPr id="1242079968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887267733" name="Picture">
+                        <wp:docPr id="1513466388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887267733" name="Picture"/>
+                                <pic:cNvPr id="1513466388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423631451" name="Picture">
+                  <wp:docPr id="600274726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423631451" name="Picture"/>
+                          <pic:cNvPr id="600274726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220310937" name="Picture">
+                  <wp:docPr id="363426740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220310937" name="Picture"/>
+                          <pic:cNvPr id="363426740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995843493" name="Picture">
+                  <wp:docPr id="1459427624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995843493" name="Picture"/>
+                          <pic:cNvPr id="1459427624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111830720" name="Picture">
+                  <wp:docPr id="248874264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111830720" name="Picture"/>
+                          <pic:cNvPr id="248874264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040810482" name="Picture">
+                  <wp:docPr id="1304864265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040810482" name="Picture"/>
+                          <pic:cNvPr id="1304864265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29150,57 +29150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934121432" name="Picture">
+                  <wp:docPr id="79823717" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934121432" name="Picture"/>
+                          <pic:cNvPr id="79823717" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30357,57 +30357,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733707718" name="Picture">
+                        <wp:docPr id="1555574957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733707718" name="Picture"/>
+                                <pic:cNvPr id="1555574957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32683,57 +32683,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033510061" name="Picture">
+                  <wp:docPr id="1417486251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033510061" name="Picture"/>
+                          <pic:cNvPr id="1417486251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32772,57 +32772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585698588" name="Picture">
+                  <wp:docPr id="1705604393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585698588" name="Picture"/>
+                          <pic:cNvPr id="1705604393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188662653" name="Picture">
+                  <wp:docPr id="2013858921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188662653" name="Picture"/>
+                          <pic:cNvPr id="2013858921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34414,57 +34414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840777587" name="Picture">
+                  <wp:docPr id="754655013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840777587" name="Picture"/>
+                          <pic:cNvPr id="754655013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34517,57 +34517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370316862" name="Picture">
+                  <wp:docPr id="127422432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370316862" name="Picture"/>
+                          <pic:cNvPr id="127422432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35894,57 +35894,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630230070" name="Picture">
+                  <wp:docPr id="300367283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630230070" name="Picture"/>
+                          <pic:cNvPr id="300367283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37037,57 +37037,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265532468" name="Picture">
+                        <wp:docPr id="1728180940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265532468" name="Picture"/>
+                                <pic:cNvPr id="1728180940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38398,57 +38398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884228489" name="Picture">
+                  <wp:docPr id="1327710522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884228489" name="Picture"/>
+                          <pic:cNvPr id="1327710522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38487,57 +38487,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081574307" name="Picture">
+                  <wp:docPr id="933704553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081574307" name="Picture"/>
+                          <pic:cNvPr id="933704553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39131,57 +39131,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318946383" name="Picture">
+                  <wp:docPr id="970737999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318946383" name="Picture"/>
+                          <pic:cNvPr id="970737999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40129,57 +40129,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569843041" name="Picture">
+                  <wp:docPr id="437411850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569843041" name="Picture"/>
+                          <pic:cNvPr id="437411850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40232,57 +40232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015063106" name="Picture">
+                  <wp:docPr id="1337091533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015063106" name="Picture"/>
+                          <pic:cNvPr id="1337091533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41609,57 +41609,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305234224" name="Picture">
+                  <wp:docPr id="2135337706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305234224" name="Picture"/>
+                          <pic:cNvPr id="2135337706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42752,57 +42752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859551024" name="Picture">
+                        <wp:docPr id="884582487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859551024" name="Picture"/>
+                                <pic:cNvPr id="884582487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43973,57 +43973,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765299302" name="Picture">
+                  <wp:docPr id="2128758224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765299302" name="Picture"/>
+                          <pic:cNvPr id="2128758224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44044,57 +44044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1407519424" name="Picture">
+                  <wp:docPr id="1825623786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1407519424" name="Picture"/>
+                          <pic:cNvPr id="1825623786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453060609" name="Picture">
+                  <wp:docPr id="1514858626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453060609" name="Picture"/>
+                          <pic:cNvPr id="1514858626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>