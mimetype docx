--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642669725" name="Picture">
+                  <wp:docPr id="582064513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642669725" name="Picture"/>
+                          <pic:cNvPr id="582064513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611207294" name="Picture">
+                  <wp:docPr id="1871772622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611207294" name="Picture"/>
+                          <pic:cNvPr id="1871772622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058805027" name="Picture">
+                        <wp:docPr id="1713553658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058805027" name="Picture"/>
+                                <pic:cNvPr id="1713553658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2141006835" name="Picture">
+                  <wp:docPr id="287352090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2141006835" name="Picture"/>
+                          <pic:cNvPr id="287352090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524544667" name="Picture">
+                  <wp:docPr id="1454115142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524544667" name="Picture"/>
+                          <pic:cNvPr id="1454115142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680789685" name="Picture">
+                  <wp:docPr id="1139747174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680789685" name="Picture"/>
+                          <pic:cNvPr id="1139747174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37455912" name="Picture">
+                  <wp:docPr id="964713640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37455912" name="Picture"/>
+                          <pic:cNvPr id="964713640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705516176" name="Picture">
+                  <wp:docPr id="2096692954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705516176" name="Picture"/>
+                          <pic:cNvPr id="2096692954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801777298" name="Picture">
+                        <wp:docPr id="1326478915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801777298" name="Picture"/>
+                                <pic:cNvPr id="1326478915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="57146756" name="Picture">
+                        <wp:docPr id="1126111041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="57146756" name="Picture"/>
+                                <pic:cNvPr id="1126111041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110209577" name="Picture">
+                        <wp:docPr id="363029079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110209577" name="Picture"/>
+                                <pic:cNvPr id="363029079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="50399536" name="Picture">
+                        <wp:docPr id="1129836850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="50399536" name="Picture"/>
+                                <pic:cNvPr id="1129836850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365779551" name="Picture">
+                        <wp:docPr id="175900412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365779551" name="Picture"/>
+                                <pic:cNvPr id="175900412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9372,57 +9243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813716077" name="Picture">
+                        <wp:docPr id="1961708335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813716077" name="Picture"/>
+                                <pic:cNvPr id="1961708335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +9875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199539863" name="Picture">
+                        <wp:docPr id="760853653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199539863" name="Picture"/>
+                                <pic:cNvPr id="760853653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10337,93 +10208,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10798,57 +10626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633426694" name="Picture">
+                        <wp:docPr id="1630473511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633426694" name="Picture"/>
+                                <pic:cNvPr id="1630473511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="840586832" name="Picture">
+                        <wp:docPr id="2105899519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="840586832" name="Picture"/>
+                                <pic:cNvPr id="2105899519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11946,93 +11774,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12407,57 +12192,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="563996383" name="Picture">
+                        <wp:docPr id="167688799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="563996383" name="Picture"/>
+                                <pic:cNvPr id="167688799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13056,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336107753" name="Picture">
+                  <wp:docPr id="2146229306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336107753" name="Picture"/>
+                          <pic:cNvPr id="2146229306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280191164" name="Picture">
+                  <wp:docPr id="1096422510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280191164" name="Picture"/>
+                          <pic:cNvPr id="1096422510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +13789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457450597" name="Picture">
+                  <wp:docPr id="1730555496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457450597" name="Picture"/>
+                          <pic:cNvPr id="1730555496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392920268" name="Picture">
+                  <wp:docPr id="673402219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392920268" name="Picture"/>
+                          <pic:cNvPr id="673402219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15321,93 +15106,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16714,57 +16456,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615623513" name="Picture">
+                  <wp:docPr id="534376633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615623513" name="Picture"/>
+                          <pic:cNvPr id="534376633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17825,93 +17567,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18728,93 +18427,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -20346,57 +20002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132516197" name="Picture">
+                  <wp:docPr id="817946763" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132516197" name="Picture"/>
+                          <pic:cNvPr id="817946763" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="177863616" name="Picture">
+                  <wp:docPr id="1065336403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="177863616" name="Picture"/>
+                          <pic:cNvPr id="1065336403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +20735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506899081" name="Picture">
+                  <wp:docPr id="283315772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506899081" name="Picture"/>
+                          <pic:cNvPr id="283315772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +21733,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395630195" name="Picture">
+                  <wp:docPr id="1647035214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395630195" name="Picture"/>
+                          <pic:cNvPr id="1647035214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22166,93 +21822,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23561,57 +23174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277150331" name="Picture">
+                  <wp:docPr id="415527021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277150331" name="Picture"/>
+                          <pic:cNvPr id="415527021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24690,93 +24303,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -26093,57 +25663,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209208003" name="Picture">
+                  <wp:docPr id="1274232313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209208003" name="Picture"/>
+                          <pic:cNvPr id="1274232313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +25752,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621060466" name="Picture">
+                  <wp:docPr id="1603325644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621060466" name="Picture"/>
+                          <pic:cNvPr id="1603325644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26396,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671473079" name="Picture">
+                  <wp:docPr id="880939657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671473079" name="Picture"/>
+                          <pic:cNvPr id="880939657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27394,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379873476" name="Picture">
+                  <wp:docPr id="1575335513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379873476" name="Picture"/>
+                          <pic:cNvPr id="1575335513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27913,93 +27483,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29304,57 +28831,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993595565" name="Picture">
+                  <wp:docPr id="863488465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993595565" name="Picture"/>
+                          <pic:cNvPr id="863488465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30433,93 +29960,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -31808,57 +31292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584210017" name="Picture">
+                  <wp:docPr id="1129375384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584210017" name="Picture"/>
+                          <pic:cNvPr id="1129375384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864431811" name="Picture">
+                  <wp:docPr id="1285549201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864431811" name="Picture"/>
+                          <pic:cNvPr id="1285549201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229328335" name="Picture">
+                  <wp:docPr id="155616781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229328335" name="Picture"/>
+                          <pic:cNvPr id="155616781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475140253" name="Picture">
+                  <wp:docPr id="1573780930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475140253" name="Picture"/>
+                          <pic:cNvPr id="1573780930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33628,93 +33112,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -35019,57 +34460,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="544672472" name="Picture">
+                  <wp:docPr id="1773678640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="544672472" name="Picture"/>
+                          <pic:cNvPr id="1773678640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36148,93 +35589,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -37530,57 +36928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365948204" name="Picture">
+                  <wp:docPr id="539598304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365948204" name="Picture"/>
+                          <pic:cNvPr id="539598304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092498912" name="Picture">
+                  <wp:docPr id="137891941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092498912" name="Picture"/>
+                          <pic:cNvPr id="137891941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +37649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1115345190" name="Picture">
+                  <wp:docPr id="471597801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1115345190" name="Picture"/>
+                          <pic:cNvPr id="471597801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +38593,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890491986" name="Picture">
+                  <wp:docPr id="1653561186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890491986" name="Picture"/>
+                          <pic:cNvPr id="1653561186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39293,93 +38691,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -40966,57 +40321,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781834597" name="Picture">
+                  <wp:docPr id="701619053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781834597" name="Picture"/>
+                          <pic:cNvPr id="701619053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +41500,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286936992" name="Picture">
+                  <wp:docPr id="920668212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286936992" name="Picture"/>
+                          <pic:cNvPr id="920668212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +41580,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172438347" name="Picture">
+                  <wp:docPr id="2033955344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172438347" name="Picture"/>
+                          <pic:cNvPr id="2033955344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42068,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008720396" name="Picture">
+                  <wp:docPr id="1990678381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008720396" name="Picture"/>
+                          <pic:cNvPr id="1990678381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44811,83 +44166,68 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
- <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
- <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_12.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">