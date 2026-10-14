--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148971711" name="Picture">
+                  <wp:docPr id="723283372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148971711" name="Picture"/>
+                          <pic:cNvPr id="723283372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003468218" name="Picture">
+                  <wp:docPr id="529631215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003468218" name="Picture"/>
+                          <pic:cNvPr id="529631215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="668119990" name="Picture">
+                        <wp:docPr id="2053209348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="668119990" name="Picture"/>
+                                <pic:cNvPr id="2053209348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1615645309" name="Picture">
+                  <wp:docPr id="1763800743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1615645309" name="Picture"/>
+                          <pic:cNvPr id="1763800743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367161359" name="Picture">
+                  <wp:docPr id="733573741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367161359" name="Picture"/>
+                          <pic:cNvPr id="733573741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29217657" name="Picture">
+                  <wp:docPr id="2052656297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29217657" name="Picture"/>
+                          <pic:cNvPr id="2052656297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36336479" name="Picture">
+                  <wp:docPr id="1488972909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36336479" name="Picture"/>
+                          <pic:cNvPr id="1488972909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493430033" name="Picture">
+                  <wp:docPr id="231164909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493430033" name="Picture"/>
+                          <pic:cNvPr id="231164909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000789915" name="Picture">
+                        <wp:docPr id="437705292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000789915" name="Picture"/>
+                                <pic:cNvPr id="437705292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473649996" name="Picture">
+                        <wp:docPr id="567229136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473649996" name="Picture"/>
+                                <pic:cNvPr id="567229136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="19766710" name="Picture">
+                        <wp:docPr id="932605558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="19766710" name="Picture"/>
+                                <pic:cNvPr id="932605558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317068779" name="Picture">
+                        <wp:docPr id="1842433011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317068779" name="Picture"/>
+                                <pic:cNvPr id="1842433011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107522996" name="Picture">
+                        <wp:docPr id="1577389933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107522996" name="Picture"/>
+                                <pic:cNvPr id="1577389933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813267620" name="Picture">
+                        <wp:docPr id="635099166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813267620" name="Picture"/>
+                                <pic:cNvPr id="635099166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551117169" name="Picture">
+                        <wp:docPr id="281633692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551117169" name="Picture"/>
+                                <pic:cNvPr id="281633692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="730127835" name="Picture">
+                        <wp:docPr id="1611023849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="730127835" name="Picture"/>
+                                <pic:cNvPr id="1611023849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414492212" name="Picture">
+                        <wp:docPr id="743879765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414492212" name="Picture"/>
+                                <pic:cNvPr id="743879765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465980564" name="Picture">
+                        <wp:docPr id="2096854890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465980564" name="Picture"/>
+                                <pic:cNvPr id="2096854890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="533243652" name="Picture">
+                        <wp:docPr id="2092893653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="533243652" name="Picture"/>
+                                <pic:cNvPr id="2092893653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="908565465" name="Picture">
+                        <wp:docPr id="2067839622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="908565465" name="Picture"/>
+                                <pic:cNvPr id="2067839622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1629576666" name="Picture">
+                        <wp:docPr id="1032871284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1629576666" name="Picture"/>
+                                <pic:cNvPr id="1032871284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795941432" name="Picture">
+                        <wp:docPr id="509123433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795941432" name="Picture"/>
+                                <pic:cNvPr id="509123433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1440167760" name="Picture">
+                        <wp:docPr id="596814058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1440167760" name="Picture"/>
+                                <pic:cNvPr id="596814058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154141966" name="Picture">
+                  <wp:docPr id="564446362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154141966" name="Picture"/>
+                          <pic:cNvPr id="564446362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240371245" name="Picture">
+                  <wp:docPr id="185722393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240371245" name="Picture"/>
+                          <pic:cNvPr id="185722393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560671276" name="Picture">
+                  <wp:docPr id="444923430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560671276" name="Picture"/>
+                          <pic:cNvPr id="444923430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949995801" name="Picture">
+                  <wp:docPr id="1704354189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949995801" name="Picture"/>
+                          <pic:cNvPr id="1704354189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2145291505" name="Picture">
+                  <wp:docPr id="2005257978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2145291505" name="Picture"/>
+                          <pic:cNvPr id="2005257978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654392679" name="Picture">
+                  <wp:docPr id="655192772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654392679" name="Picture"/>
+                          <pic:cNvPr id="655192772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807461389" name="Picture">
+                        <wp:docPr id="834928401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807461389" name="Picture"/>
+                                <pic:cNvPr id="834928401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658970887" name="Picture">
+                  <wp:docPr id="1137678840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658970887" name="Picture"/>
+                          <pic:cNvPr id="1137678840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748157542" name="Picture">
+                  <wp:docPr id="45465452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748157542" name="Picture"/>
+                          <pic:cNvPr id="45465452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583335081" name="Picture">
+                  <wp:docPr id="740352860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583335081" name="Picture"/>
+                          <pic:cNvPr id="740352860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408051214" name="Picture">
+                  <wp:docPr id="1123093479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408051214" name="Picture"/>
+                          <pic:cNvPr id="1123093479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303836268" name="Picture">
+                  <wp:docPr id="618574636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303836268" name="Picture"/>
+                          <pic:cNvPr id="618574636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678656886" name="Picture">
+                  <wp:docPr id="1753577758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678656886" name="Picture"/>
+                          <pic:cNvPr id="1753577758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1071722385" name="Picture">
+                        <wp:docPr id="946194297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1071722385" name="Picture"/>
+                                <pic:cNvPr id="946194297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693303534" name="Picture">
+                  <wp:docPr id="2070611170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693303534" name="Picture"/>
+                          <pic:cNvPr id="2070611170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071782315" name="Picture">
+                  <wp:docPr id="890041607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071782315" name="Picture"/>
+                          <pic:cNvPr id="890041607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389323740" name="Picture">
+                  <wp:docPr id="482331277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389323740" name="Picture"/>
+                          <pic:cNvPr id="482331277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695595022" name="Picture">
+                  <wp:docPr id="803550407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695595022" name="Picture"/>
+                          <pic:cNvPr id="803550407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677600439" name="Picture">
+                  <wp:docPr id="1745824459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677600439" name="Picture"/>
+                          <pic:cNvPr id="1745824459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931637184" name="Picture">
+                  <wp:docPr id="718582841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931637184" name="Picture"/>
+                          <pic:cNvPr id="718582841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641107714" name="Picture">
+                        <wp:docPr id="966045480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641107714" name="Picture"/>
+                                <pic:cNvPr id="966045480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733739978" name="Picture">
+                  <wp:docPr id="50637147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733739978" name="Picture"/>
+                          <pic:cNvPr id="50637147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826013213" name="Picture">
+                  <wp:docPr id="680962778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826013213" name="Picture"/>
+                          <pic:cNvPr id="680962778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74148794" name="Picture">
+                  <wp:docPr id="1737347620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74148794" name="Picture"/>
+                          <pic:cNvPr id="1737347620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1124167753" name="Picture">
+                  <wp:docPr id="242938124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1124167753" name="Picture"/>
+                          <pic:cNvPr id="242938124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990424708" name="Picture">
+                  <wp:docPr id="1723549629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990424708" name="Picture"/>
+                          <pic:cNvPr id="1723549629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573647393" name="Picture">
+                  <wp:docPr id="1764782341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573647393" name="Picture"/>
+                          <pic:cNvPr id="1764782341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172974621" name="Picture">
+                  <wp:docPr id="1098252649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172974621" name="Picture"/>
+                          <pic:cNvPr id="1098252649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1627657164" name="Picture">
+                  <wp:docPr id="1726997047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1627657164" name="Picture"/>
+                          <pic:cNvPr id="1726997047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625684212" name="Picture">
+                  <wp:docPr id="1607305658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625684212" name="Picture"/>
+                          <pic:cNvPr id="1607305658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="497749213" name="Picture">
+                        <wp:docPr id="1807468841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="497749213" name="Picture"/>
+                                <pic:cNvPr id="1807468841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40482,57 +40482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="54726254" name="Picture">
+                  <wp:docPr id="1325718468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="54726254" name="Picture"/>
+                          <pic:cNvPr id="1325718468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40571,57 +40571,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376098985" name="Picture">
+                  <wp:docPr id="820023494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376098985" name="Picture"/>
+                          <pic:cNvPr id="820023494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41215,57 +41215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="386775504" name="Picture">
+                  <wp:docPr id="94889330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="386775504" name="Picture"/>
+                          <pic:cNvPr id="94889330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42213,57 +42213,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004211126" name="Picture">
+                  <wp:docPr id="808522411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004211126" name="Picture"/>
+                          <pic:cNvPr id="808522411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42316,57 +42316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488409336" name="Picture">
+                  <wp:docPr id="124358218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488409336" name="Picture"/>
+                          <pic:cNvPr id="124358218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43693,57 +43693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748958734" name="Picture">
+                  <wp:docPr id="1170381907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748958734" name="Picture"/>
+                          <pic:cNvPr id="1170381907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44836,57 +44836,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342246106" name="Picture">
+                        <wp:docPr id="1251338757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342246106" name="Picture"/>
+                                <pic:cNvPr id="1251338757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46057,57 +46057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330660954" name="Picture">
+                  <wp:docPr id="459593472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330660954" name="Picture"/>
+                          <pic:cNvPr id="459593472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46128,57 +46128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968879649" name="Picture">
+                  <wp:docPr id="132215978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968879649" name="Picture"/>
+                          <pic:cNvPr id="132215978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46542,57 +46542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="983993379" name="Picture">
+                  <wp:docPr id="381421378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="983993379" name="Picture"/>
+                          <pic:cNvPr id="381421378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>