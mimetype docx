--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323597529" name="Picture">
+                  <wp:docPr id="281115586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323597529" name="Picture"/>
+                          <pic:cNvPr id="281115586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231027249" name="Picture">
+                  <wp:docPr id="535213102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231027249" name="Picture"/>
+                          <pic:cNvPr id="535213102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404116147" name="Picture">
+                        <wp:docPr id="2143332343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404116147" name="Picture"/>
+                                <pic:cNvPr id="2143332343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155502741" name="Picture">
+                  <wp:docPr id="1284294448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155502741" name="Picture"/>
+                          <pic:cNvPr id="1284294448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352077640" name="Picture">
+                  <wp:docPr id="384498022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352077640" name="Picture"/>
+                          <pic:cNvPr id="384498022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1042622055" name="Picture">
+                  <wp:docPr id="4395159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1042622055" name="Picture"/>
+                          <pic:cNvPr id="4395159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073122960" name="Picture">
+                  <wp:docPr id="993996804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073122960" name="Picture"/>
+                          <pic:cNvPr id="993996804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822417281" name="Picture">
+                  <wp:docPr id="547424666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822417281" name="Picture"/>
+                          <pic:cNvPr id="547424666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1324852311" name="Picture">
+                        <wp:docPr id="1314943760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1324852311" name="Picture"/>
+                                <pic:cNvPr id="1314943760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554125638" name="Picture">
+                        <wp:docPr id="449099374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554125638" name="Picture"/>
+                                <pic:cNvPr id="449099374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341941047" name="Picture">
+                        <wp:docPr id="1410452167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341941047" name="Picture"/>
+                                <pic:cNvPr id="1410452167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407145286" name="Picture">
+                        <wp:docPr id="1573347624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407145286" name="Picture"/>
+                                <pic:cNvPr id="1573347624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502807163" name="Picture">
+                        <wp:docPr id="836022239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502807163" name="Picture"/>
+                                <pic:cNvPr id="836022239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142481214" name="Picture">
+                        <wp:docPr id="1105524202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142481214" name="Picture"/>
+                                <pic:cNvPr id="1105524202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2140739235" name="Picture">
+                        <wp:docPr id="907679742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2140739235" name="Picture"/>
+                                <pic:cNvPr id="907679742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528838134" name="Picture">
+                        <wp:docPr id="313546199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528838134" name="Picture"/>
+                                <pic:cNvPr id="313546199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1510103261" name="Picture">
+                        <wp:docPr id="416789174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1510103261" name="Picture"/>
+                                <pic:cNvPr id="416789174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015589281" name="Picture">
+                        <wp:docPr id="2128651702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015589281" name="Picture"/>
+                                <pic:cNvPr id="2128651702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699277248" name="Picture">
+                        <wp:docPr id="723431538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699277248" name="Picture"/>
+                                <pic:cNvPr id="723431538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772969939" name="Picture">
+                        <wp:docPr id="1874348724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772969939" name="Picture"/>
+                                <pic:cNvPr id="1874348724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297899580" name="Picture">
+                        <wp:docPr id="2072681187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297899580" name="Picture"/>
+                                <pic:cNvPr id="2072681187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="637234667" name="Picture">
+                        <wp:docPr id="1959630042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="637234667" name="Picture"/>
+                                <pic:cNvPr id="1959630042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926363053" name="Picture">
+                        <wp:docPr id="455577280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926363053" name="Picture"/>
+                                <pic:cNvPr id="455577280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789557555" name="Picture">
+                  <wp:docPr id="442756647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789557555" name="Picture"/>
+                          <pic:cNvPr id="442756647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614378697" name="Picture">
+                  <wp:docPr id="2112209571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614378697" name="Picture"/>
+                          <pic:cNvPr id="2112209571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201903765" name="Picture">
+                  <wp:docPr id="1225865206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201903765" name="Picture"/>
+                          <pic:cNvPr id="1225865206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215159684" name="Picture">
+                  <wp:docPr id="246822682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215159684" name="Picture"/>
+                          <pic:cNvPr id="246822682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533072023" name="Picture">
+                  <wp:docPr id="1267780003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533072023" name="Picture"/>
+                          <pic:cNvPr id="1267780003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484131153" name="Picture">
+                  <wp:docPr id="316648444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484131153" name="Picture"/>
+                          <pic:cNvPr id="316648444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335391102" name="Picture">
+                        <wp:docPr id="2070570924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335391102" name="Picture"/>
+                                <pic:cNvPr id="2070570924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1584376087" name="Picture">
+                  <wp:docPr id="1779033667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1584376087" name="Picture"/>
+                          <pic:cNvPr id="1779033667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427947693" name="Picture">
+                  <wp:docPr id="55603886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427947693" name="Picture"/>
+                          <pic:cNvPr id="55603886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726938921" name="Picture">
+                  <wp:docPr id="724509295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726938921" name="Picture"/>
+                          <pic:cNvPr id="724509295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402452380" name="Picture">
+                  <wp:docPr id="2099053887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402452380" name="Picture"/>
+                          <pic:cNvPr id="2099053887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717055465" name="Picture">
+                  <wp:docPr id="167762392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717055465" name="Picture"/>
+                          <pic:cNvPr id="167762392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1493279451" name="Picture">
+                  <wp:docPr id="1111954392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1493279451" name="Picture"/>
+                          <pic:cNvPr id="1111954392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="499068388" name="Picture">
+                        <wp:docPr id="760570042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="499068388" name="Picture"/>
+                                <pic:cNvPr id="760570042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764898860" name="Picture">
+                        <wp:docPr id="1543604974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764898860" name="Picture"/>
+                                <pic:cNvPr id="1543604974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605679535" name="Picture">
+                  <wp:docPr id="1886104135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605679535" name="Picture"/>
+                          <pic:cNvPr id="1886104135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211349810" name="Picture">
+                  <wp:docPr id="387744848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211349810" name="Picture"/>
+                          <pic:cNvPr id="387744848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323301055" name="Picture">
+                  <wp:docPr id="354683178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323301055" name="Picture"/>
+                          <pic:cNvPr id="354683178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944076729" name="Picture">
+                  <wp:docPr id="536907569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944076729" name="Picture"/>
+                          <pic:cNvPr id="536907569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749061525" name="Picture">
+                  <wp:docPr id="223036170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749061525" name="Picture"/>
+                          <pic:cNvPr id="223036170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507624180" name="Picture">
+                  <wp:docPr id="2075191177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507624180" name="Picture"/>
+                          <pic:cNvPr id="2075191177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611262307" name="Picture">
+                        <wp:docPr id="595924346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611262307" name="Picture"/>
+                                <pic:cNvPr id="595924346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33109,57 +33109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038499396" name="Picture">
+                  <wp:docPr id="1443873452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038499396" name="Picture"/>
+                          <pic:cNvPr id="1443873452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33198,57 +33198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653120338" name="Picture">
+                  <wp:docPr id="281845471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653120338" name="Picture"/>
+                          <pic:cNvPr id="281845471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33842,57 +33842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151024669" name="Picture">
+                  <wp:docPr id="459892601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151024669" name="Picture"/>
+                          <pic:cNvPr id="459892601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34840,57 +34840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341187936" name="Picture">
+                  <wp:docPr id="1457176293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341187936" name="Picture"/>
+                          <pic:cNvPr id="1457176293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34943,57 +34943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082797426" name="Picture">
+                  <wp:docPr id="465398757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082797426" name="Picture"/>
+                          <pic:cNvPr id="465398757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36320,57 +36320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642433487" name="Picture">
+                  <wp:docPr id="996989688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642433487" name="Picture"/>
+                          <pic:cNvPr id="996989688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37463,57 +37463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628211561" name="Picture">
+                        <wp:docPr id="1004495704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628211561" name="Picture"/>
+                                <pic:cNvPr id="1004495704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38831,57 +38831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587050192" name="Picture">
+                  <wp:docPr id="907140342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587050192" name="Picture"/>
+                          <pic:cNvPr id="907140342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38920,57 +38920,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174048529" name="Picture">
+                  <wp:docPr id="1981070543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174048529" name="Picture"/>
+                          <pic:cNvPr id="1981070543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39552,57 +39552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968208437" name="Picture">
+                  <wp:docPr id="1588328449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968208437" name="Picture"/>
+                          <pic:cNvPr id="1588328449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40496,57 +40496,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="290697476" name="Picture">
+                  <wp:docPr id="211798397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="290697476" name="Picture"/>
+                          <pic:cNvPr id="211798397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40608,57 +40608,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1062573649" name="Picture">
+                  <wp:docPr id="47454452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1062573649" name="Picture"/>
+                          <pic:cNvPr id="47454452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42267,57 +42267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484560802" name="Picture">
+                  <wp:docPr id="801422267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484560802" name="Picture"/>
+                          <pic:cNvPr id="801422267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43446,57 +43446,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550184004" name="Picture">
+                  <wp:docPr id="742972832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550184004" name="Picture"/>
+                          <pic:cNvPr id="742972832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43526,57 +43526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="598442340" name="Picture">
+                  <wp:docPr id="1766295023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="598442340" name="Picture"/>
+                          <pic:cNvPr id="1766295023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595852927" name="Picture">
+                  <wp:docPr id="1861990614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595852927" name="Picture"/>
+                          <pic:cNvPr id="1861990614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>