--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397039662" name="Picture">
+                  <wp:docPr id="1175619507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397039662" name="Picture"/>
+                          <pic:cNvPr id="1175619507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684664698" name="Picture">
+                  <wp:docPr id="222738545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684664698" name="Picture"/>
+                          <pic:cNvPr id="222738545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143101694" name="Picture">
+                        <wp:docPr id="745304668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143101694" name="Picture"/>
+                                <pic:cNvPr id="745304668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590270430" name="Picture">
+                  <wp:docPr id="376373557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590270430" name="Picture"/>
+                          <pic:cNvPr id="376373557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759146240" name="Picture">
+                  <wp:docPr id="1696258572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759146240" name="Picture"/>
+                          <pic:cNvPr id="1696258572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567078559" name="Picture">
+                  <wp:docPr id="784014163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567078559" name="Picture"/>
+                          <pic:cNvPr id="784014163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517819064" name="Picture">
+                  <wp:docPr id="1203656077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517819064" name="Picture"/>
+                          <pic:cNvPr id="1203656077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512270036" name="Picture">
+                  <wp:docPr id="352331524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512270036" name="Picture"/>
+                          <pic:cNvPr id="352331524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213953947" name="Picture">
+                        <wp:docPr id="1354185283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213953947" name="Picture"/>
+                                <pic:cNvPr id="1354185283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1860321218" name="Picture">
+                        <wp:docPr id="28776543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1860321218" name="Picture"/>
+                                <pic:cNvPr id="28776543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="95839951" name="Picture">
+                        <wp:docPr id="1057333493" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="95839951" name="Picture"/>
+                                <pic:cNvPr id="1057333493" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162557586" name="Picture">
+                        <wp:docPr id="516127629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162557586" name="Picture"/>
+                                <pic:cNvPr id="516127629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627371861" name="Picture">
+                        <wp:docPr id="880591016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627371861" name="Picture"/>
+                                <pic:cNvPr id="880591016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985542324" name="Picture">
+                        <wp:docPr id="1675431470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985542324" name="Picture"/>
+                                <pic:cNvPr id="1675431470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234995469" name="Picture">
+                        <wp:docPr id="699039103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234995469" name="Picture"/>
+                                <pic:cNvPr id="699039103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834804166" name="Picture">
+                        <wp:docPr id="69451205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834804166" name="Picture"/>
+                                <pic:cNvPr id="69451205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317414326" name="Picture">
+                        <wp:docPr id="632932404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317414326" name="Picture"/>
+                                <pic:cNvPr id="632932404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="476714985" name="Picture">
+                        <wp:docPr id="1659139325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="476714985" name="Picture"/>
+                                <pic:cNvPr id="1659139325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820824020" name="Picture">
+                        <wp:docPr id="1937366306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820824020" name="Picture"/>
+                                <pic:cNvPr id="1937366306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838233621" name="Picture">
+                        <wp:docPr id="1020885203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838233621" name="Picture"/>
+                                <pic:cNvPr id="1020885203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585496873" name="Picture">
+                        <wp:docPr id="46443133" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585496873" name="Picture"/>
+                                <pic:cNvPr id="46443133" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="747527240" name="Picture">
+                        <wp:docPr id="478577910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="747527240" name="Picture"/>
+                                <pic:cNvPr id="478577910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994160742" name="Picture">
+                        <wp:docPr id="351276182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994160742" name="Picture"/>
+                                <pic:cNvPr id="351276182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504971284" name="Picture">
+                  <wp:docPr id="744606732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504971284" name="Picture"/>
+                          <pic:cNvPr id="744606732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630193081" name="Picture">
+                  <wp:docPr id="1136121278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630193081" name="Picture"/>
+                          <pic:cNvPr id="1136121278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1396594962" name="Picture">
+                  <wp:docPr id="1271522023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1396594962" name="Picture"/>
+                          <pic:cNvPr id="1271522023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647698110" name="Picture">
+                  <wp:docPr id="1674410310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647698110" name="Picture"/>
+                          <pic:cNvPr id="1674410310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992459749" name="Picture">
+                  <wp:docPr id="654863190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992459749" name="Picture"/>
+                          <pic:cNvPr id="654863190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917915246" name="Picture">
+                  <wp:docPr id="1011325099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917915246" name="Picture"/>
+                          <pic:cNvPr id="1011325099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088924013" name="Picture">
+                        <wp:docPr id="1272898224" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088924013" name="Picture"/>
+                                <pic:cNvPr id="1272898224" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1970078874" name="Picture">
+                  <wp:docPr id="1499689101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1970078874" name="Picture"/>
+                          <pic:cNvPr id="1499689101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540596370" name="Picture">
+                  <wp:docPr id="1073582225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540596370" name="Picture"/>
+                          <pic:cNvPr id="1073582225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874883998" name="Picture">
+                  <wp:docPr id="59391676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874883998" name="Picture"/>
+                          <pic:cNvPr id="59391676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="188748200" name="Picture">
+                  <wp:docPr id="377320295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="188748200" name="Picture"/>
+                          <pic:cNvPr id="377320295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891175981" name="Picture">
+                  <wp:docPr id="1605639112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891175981" name="Picture"/>
+                          <pic:cNvPr id="1605639112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268097397" name="Picture">
+                  <wp:docPr id="122503555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268097397" name="Picture"/>
+                          <pic:cNvPr id="122503555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935134153" name="Picture">
+                        <wp:docPr id="1178369639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935134153" name="Picture"/>
+                                <pic:cNvPr id="1178369639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561032133" name="Picture">
+                  <wp:docPr id="1013245888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561032133" name="Picture"/>
+                          <pic:cNvPr id="1013245888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329442791" name="Picture">
+                  <wp:docPr id="1135651276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329442791" name="Picture"/>
+                          <pic:cNvPr id="1135651276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701273325" name="Picture">
+                  <wp:docPr id="1303312806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701273325" name="Picture"/>
+                          <pic:cNvPr id="1303312806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548484824" name="Picture">
+                  <wp:docPr id="924021932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548484824" name="Picture"/>
+                          <pic:cNvPr id="924021932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328813810" name="Picture">
+                  <wp:docPr id="929328541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328813810" name="Picture"/>
+                          <pic:cNvPr id="929328541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059502461" name="Picture">
+                  <wp:docPr id="844645180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059502461" name="Picture"/>
+                          <pic:cNvPr id="844645180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927722588" name="Picture">
+                  <wp:docPr id="525541173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927722588" name="Picture"/>
+                          <pic:cNvPr id="525541173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097288611" name="Picture">
+                  <wp:docPr id="1868758592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097288611" name="Picture"/>
+                          <pic:cNvPr id="1868758592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466381154" name="Picture">
+                  <wp:docPr id="1868944483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466381154" name="Picture"/>
+                          <pic:cNvPr id="1868944483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472611940" name="Picture">
+                  <wp:docPr id="661068100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472611940" name="Picture"/>
+                          <pic:cNvPr id="661068100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587117046" name="Picture">
+                  <wp:docPr id="1194035181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587117046" name="Picture"/>
+                          <pic:cNvPr id="1194035181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384097639" name="Picture">
+                  <wp:docPr id="862295563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384097639" name="Picture"/>
+                          <pic:cNvPr id="862295563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635466491" name="Picture">
+                        <wp:docPr id="355121001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635466491" name="Picture"/>
+                                <pic:cNvPr id="355121001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318120236" name="Picture">
+                  <wp:docPr id="182496777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318120236" name="Picture"/>
+                          <pic:cNvPr id="182496777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99409924" name="Picture">
+                  <wp:docPr id="1906990451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99409924" name="Picture"/>
+                          <pic:cNvPr id="1906990451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285827432" name="Picture">
+                  <wp:docPr id="227764487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285827432" name="Picture"/>
+                          <pic:cNvPr id="227764487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424515834" name="Picture">
+                  <wp:docPr id="710672427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424515834" name="Picture"/>
+                          <pic:cNvPr id="710672427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148321286" name="Picture">
+                  <wp:docPr id="2045225443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148321286" name="Picture"/>
+                          <pic:cNvPr id="2045225443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806784856" name="Picture">
+                  <wp:docPr id="1148760511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806784856" name="Picture"/>
+                          <pic:cNvPr id="1148760511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458372471" name="Picture">
+                        <wp:docPr id="1497972661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458372471" name="Picture"/>
+                                <pic:cNvPr id="1497972661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632856005" name="Picture">
+                  <wp:docPr id="570509943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632856005" name="Picture"/>
+                          <pic:cNvPr id="570509943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830461333" name="Picture">
+                  <wp:docPr id="909023289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830461333" name="Picture"/>
+                          <pic:cNvPr id="909023289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494344891" name="Picture">
+                  <wp:docPr id="1366834703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494344891" name="Picture"/>
+                          <pic:cNvPr id="1366834703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45201,57 +45201,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390929425" name="Picture">
+                  <wp:docPr id="1847245815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390929425" name="Picture"/>
+                          <pic:cNvPr id="1847245815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45281,57 +45281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578611021" name="Picture">
+                  <wp:docPr id="981645250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578611021" name="Picture"/>
+                          <pic:cNvPr id="981645250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45760,57 +45760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750927983" name="Picture">
+                  <wp:docPr id="410915800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750927983" name="Picture"/>
+                          <pic:cNvPr id="410915800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48055,57 +48055,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72955278" name="Picture">
+                  <wp:docPr id="772510718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72955278" name="Picture"/>
+                          <pic:cNvPr id="772510718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48126,57 +48126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104866503" name="Picture">
+                  <wp:docPr id="18357594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104866503" name="Picture"/>
+                          <pic:cNvPr id="18357594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48540,57 +48540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104451809" name="Picture">
+                  <wp:docPr id="1771060850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104451809" name="Picture"/>
+                          <pic:cNvPr id="1771060850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>