--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508253503" name="Picture">
+                  <wp:docPr id="377541639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508253503" name="Picture"/>
+                          <pic:cNvPr id="377541639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506997806" name="Picture">
+                  <wp:docPr id="1677130023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506997806" name="Picture"/>
+                          <pic:cNvPr id="1677130023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542855828" name="Picture">
+                        <wp:docPr id="1266104729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542855828" name="Picture"/>
+                                <pic:cNvPr id="1266104729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788778289" name="Picture">
+                  <wp:docPr id="2147105684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788778289" name="Picture"/>
+                          <pic:cNvPr id="2147105684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593367580" name="Picture">
+                  <wp:docPr id="1541377961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593367580" name="Picture"/>
+                          <pic:cNvPr id="1541377961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209738826" name="Picture">
+                  <wp:docPr id="409696863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209738826" name="Picture"/>
+                          <pic:cNvPr id="409696863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399434294" name="Picture">
+                  <wp:docPr id="146416055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399434294" name="Picture"/>
+                          <pic:cNvPr id="146416055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271020164" name="Picture">
+                  <wp:docPr id="1190118801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271020164" name="Picture"/>
+                          <pic:cNvPr id="1190118801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278054835" name="Picture">
+                        <wp:docPr id="2039381641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278054835" name="Picture"/>
+                                <pic:cNvPr id="2039381641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615337476" name="Picture">
+                        <wp:docPr id="1416688378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615337476" name="Picture"/>
+                                <pic:cNvPr id="1416688378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387545656" name="Picture">
+                        <wp:docPr id="647882109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387545656" name="Picture"/>
+                                <pic:cNvPr id="647882109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380485071" name="Picture">
+                        <wp:docPr id="1463453268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380485071" name="Picture"/>
+                                <pic:cNvPr id="1463453268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645820354" name="Picture">
+                        <wp:docPr id="724123027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645820354" name="Picture"/>
+                                <pic:cNvPr id="724123027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097934168" name="Picture">
+                        <wp:docPr id="544539274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097934168" name="Picture"/>
+                                <pic:cNvPr id="544539274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916082422" name="Picture">
+                        <wp:docPr id="398767070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916082422" name="Picture"/>
+                                <pic:cNvPr id="398767070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395456660" name="Picture">
+                        <wp:docPr id="1384712648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395456660" name="Picture"/>
+                                <pic:cNvPr id="1384712648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="368011433" name="Picture">
+                        <wp:docPr id="86453574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="368011433" name="Picture"/>
+                                <pic:cNvPr id="86453574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1436117691" name="Picture">
+                        <wp:docPr id="648939308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1436117691" name="Picture"/>
+                                <pic:cNvPr id="648939308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077943148" name="Picture">
+                        <wp:docPr id="979424566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077943148" name="Picture"/>
+                                <pic:cNvPr id="979424566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166437646" name="Picture">
+                        <wp:docPr id="2094405879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166437646" name="Picture"/>
+                                <pic:cNvPr id="2094405879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="518964830" name="Picture">
+                        <wp:docPr id="806507077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="518964830" name="Picture"/>
+                                <pic:cNvPr id="806507077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627675224" name="Picture">
+                        <wp:docPr id="826525121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627675224" name="Picture"/>
+                                <pic:cNvPr id="826525121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119696515" name="Picture">
+                        <wp:docPr id="1943119752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119696515" name="Picture"/>
+                                <pic:cNvPr id="1943119752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420800402" name="Picture">
+                        <wp:docPr id="2077275897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420800402" name="Picture"/>
+                                <pic:cNvPr id="2077275897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840603075" name="Picture">
+                        <wp:docPr id="841950567" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840603075" name="Picture"/>
+                                <pic:cNvPr id="841950567" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924206816" name="Picture">
+                        <wp:docPr id="1225179615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924206816" name="Picture"/>
+                                <pic:cNvPr id="1225179615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116074479" name="Picture">
+                  <wp:docPr id="2012591308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116074479" name="Picture"/>
+                          <pic:cNvPr id="2012591308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256483649" name="Picture">
+                  <wp:docPr id="2061803693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256483649" name="Picture"/>
+                          <pic:cNvPr id="2061803693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385186641" name="Picture">
+                  <wp:docPr id="1899143917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385186641" name="Picture"/>
+                          <pic:cNvPr id="1899143917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155483395" name="Picture">
+                  <wp:docPr id="461236294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155483395" name="Picture"/>
+                          <pic:cNvPr id="461236294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323328720" name="Picture">
+                  <wp:docPr id="81309610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323328720" name="Picture"/>
+                          <pic:cNvPr id="81309610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="784286578" name="Picture">
+                  <wp:docPr id="1057084361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="784286578" name="Picture"/>
+                          <pic:cNvPr id="1057084361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954110256" name="Picture">
+                        <wp:docPr id="774193795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954110256" name="Picture"/>
+                                <pic:cNvPr id="774193795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868339764" name="Picture">
+                  <wp:docPr id="1870276716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868339764" name="Picture"/>
+                          <pic:cNvPr id="1870276716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812753981" name="Picture">
+                  <wp:docPr id="1331462304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812753981" name="Picture"/>
+                          <pic:cNvPr id="1331462304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="546776477" name="Picture">
+                  <wp:docPr id="1265234578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="546776477" name="Picture"/>
+                          <pic:cNvPr id="1265234578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814168204" name="Picture">
+                  <wp:docPr id="146897533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814168204" name="Picture"/>
+                          <pic:cNvPr id="146897533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13006061" name="Picture">
+                  <wp:docPr id="2040479311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13006061" name="Picture"/>
+                          <pic:cNvPr id="2040479311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39580283" name="Picture">
+                  <wp:docPr id="285278263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39580283" name="Picture"/>
+                          <pic:cNvPr id="285278263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="562804061" name="Picture">
+                        <wp:docPr id="1391298671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="562804061" name="Picture"/>
+                                <pic:cNvPr id="1391298671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082362173" name="Picture">
+                  <wp:docPr id="1265908413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082362173" name="Picture"/>
+                          <pic:cNvPr id="1265908413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858631907" name="Picture">
+                  <wp:docPr id="818820015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858631907" name="Picture"/>
+                          <pic:cNvPr id="818820015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055988356" name="Picture">
+                  <wp:docPr id="1523916133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055988356" name="Picture"/>
+                          <pic:cNvPr id="1523916133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099656924" name="Picture">
+                  <wp:docPr id="1939764115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099656924" name="Picture"/>
+                          <pic:cNvPr id="1939764115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108191289" name="Picture">
+                  <wp:docPr id="505319513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108191289" name="Picture"/>
+                          <pic:cNvPr id="505319513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554429355" name="Picture">
+                  <wp:docPr id="1048567068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554429355" name="Picture"/>
+                          <pic:cNvPr id="1048567068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79871825" name="Picture">
+                        <wp:docPr id="1165320452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79871825" name="Picture"/>
+                                <pic:cNvPr id="1165320452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839225231" name="Picture">
+                  <wp:docPr id="86168459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839225231" name="Picture"/>
+                          <pic:cNvPr id="86168459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849977599" name="Picture">
+                  <wp:docPr id="423699059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849977599" name="Picture"/>
+                          <pic:cNvPr id="423699059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="214609865" name="Picture">
+                  <wp:docPr id="1300549117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="214609865" name="Picture"/>
+                          <pic:cNvPr id="1300549117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1421223147" name="Picture">
+                  <wp:docPr id="1462963116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1421223147" name="Picture"/>
+                          <pic:cNvPr id="1462963116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303043517" name="Picture">
+                  <wp:docPr id="1545585080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303043517" name="Picture"/>
+                          <pic:cNvPr id="1545585080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622621714" name="Picture">
+                  <wp:docPr id="1417524552" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622621714" name="Picture"/>
+                          <pic:cNvPr id="1417524552" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666529159" name="Picture">
+                        <wp:docPr id="514427411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666529159" name="Picture"/>
+                                <pic:cNvPr id="514427411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631596934" name="Picture">
+                  <wp:docPr id="659012475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631596934" name="Picture"/>
+                          <pic:cNvPr id="659012475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323018231" name="Picture">
+                  <wp:docPr id="1014156705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323018231" name="Picture"/>
+                          <pic:cNvPr id="1014156705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144115676" name="Picture">
+                  <wp:docPr id="1629826087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144115676" name="Picture"/>
+                          <pic:cNvPr id="1629826087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866080039" name="Picture">
+                  <wp:docPr id="245508565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866080039" name="Picture"/>
+                          <pic:cNvPr id="245508565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1129323270" name="Picture">
+                  <wp:docPr id="1282783907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1129323270" name="Picture"/>
+                          <pic:cNvPr id="1282783907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058084638" name="Picture">
+                  <wp:docPr id="2033932563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058084638" name="Picture"/>
+                          <pic:cNvPr id="2033932563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301734813" name="Picture">
+                  <wp:docPr id="1580751528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301734813" name="Picture"/>
+                          <pic:cNvPr id="1580751528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880454573" name="Picture">
+                  <wp:docPr id="2103997373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880454573" name="Picture"/>
+                          <pic:cNvPr id="2103997373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256531257" name="Picture">
+                  <wp:docPr id="939121625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256531257" name="Picture"/>
+                          <pic:cNvPr id="939121625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1409683456" name="Picture">
+                  <wp:docPr id="928779162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1409683456" name="Picture"/>
+                          <pic:cNvPr id="928779162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353315918" name="Picture">
+                  <wp:docPr id="1542752216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353315918" name="Picture"/>
+                          <pic:cNvPr id="1542752216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717265209" name="Picture">
+                  <wp:docPr id="740622475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717265209" name="Picture"/>
+                          <pic:cNvPr id="740622475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370102881" name="Picture">
+                  <wp:docPr id="971211210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370102881" name="Picture"/>
+                          <pic:cNvPr id="971211210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787690305" name="Picture">
+                  <wp:docPr id="1723275684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787690305" name="Picture"/>
+                          <pic:cNvPr id="1723275684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333148490" name="Picture">
+                  <wp:docPr id="380975213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333148490" name="Picture"/>
+                          <pic:cNvPr id="380975213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>