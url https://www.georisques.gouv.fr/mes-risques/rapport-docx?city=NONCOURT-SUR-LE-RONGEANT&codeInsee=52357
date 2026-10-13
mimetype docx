--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274802391" name="Picture">
+                  <wp:docPr id="1582273179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274802391" name="Picture"/>
+                          <pic:cNvPr id="1582273179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115883012" name="Picture">
+                  <wp:docPr id="822837989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115883012" name="Picture"/>
+                          <pic:cNvPr id="822837989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1184627912" name="Picture">
+                        <wp:docPr id="1112524890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1184627912" name="Picture"/>
+                                <pic:cNvPr id="1112524890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1883264053" name="Picture">
+                  <wp:docPr id="1629907273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1883264053" name="Picture"/>
+                          <pic:cNvPr id="1629907273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836718419" name="Picture">
+                  <wp:docPr id="156659873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836718419" name="Picture"/>
+                          <pic:cNvPr id="156659873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678219389" name="Picture">
+                  <wp:docPr id="614877166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678219389" name="Picture"/>
+                          <pic:cNvPr id="614877166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619427686" name="Picture">
+                  <wp:docPr id="653131145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619427686" name="Picture"/>
+                          <pic:cNvPr id="653131145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687132124" name="Picture">
+                  <wp:docPr id="813465399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687132124" name="Picture"/>
+                          <pic:cNvPr id="813465399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653222580" name="Picture">
+                        <wp:docPr id="928848577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653222580" name="Picture"/>
+                                <pic:cNvPr id="928848577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951870649" name="Picture">
+                        <wp:docPr id="618736404" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951870649" name="Picture"/>
+                                <pic:cNvPr id="618736404" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="796041897" name="Picture">
+                        <wp:docPr id="664366774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="796041897" name="Picture"/>
+                                <pic:cNvPr id="664366774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067950114" name="Picture">
+                        <wp:docPr id="1304777250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067950114" name="Picture"/>
+                                <pic:cNvPr id="1304777250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="872426928" name="Picture">
+                        <wp:docPr id="2081042251" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="872426928" name="Picture"/>
+                                <pic:cNvPr id="2081042251" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879444802" name="Picture">
+                        <wp:docPr id="554905735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879444802" name="Picture"/>
+                                <pic:cNvPr id="554905735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877039981" name="Picture">
+                        <wp:docPr id="29403710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877039981" name="Picture"/>
+                                <pic:cNvPr id="29403710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="789581826" name="Picture">
+                        <wp:docPr id="407563562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="789581826" name="Picture"/>
+                                <pic:cNvPr id="407563562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="853335159" name="Picture">
+                        <wp:docPr id="411477710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="853335159" name="Picture"/>
+                                <pic:cNvPr id="411477710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="86685136" name="Picture">
+                        <wp:docPr id="182393425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="86685136" name="Picture"/>
+                                <pic:cNvPr id="182393425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288571461" name="Picture">
+                        <wp:docPr id="1101115961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288571461" name="Picture"/>
+                                <pic:cNvPr id="1101115961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861004805" name="Picture">
+                        <wp:docPr id="132312152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861004805" name="Picture"/>
+                                <pic:cNvPr id="132312152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1546123621" name="Picture">
+                        <wp:docPr id="164547908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1546123621" name="Picture"/>
+                                <pic:cNvPr id="164547908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79797275" name="Picture">
+                        <wp:docPr id="1255689807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79797275" name="Picture"/>
+                                <pic:cNvPr id="1255689807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="731603747" name="Picture">
+                        <wp:docPr id="850465309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="731603747" name="Picture"/>
+                                <pic:cNvPr id="850465309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628558921" name="Picture">
+                  <wp:docPr id="501984266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628558921" name="Picture"/>
+                          <pic:cNvPr id="501984266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567188802" name="Picture">
+                  <wp:docPr id="407544813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567188802" name="Picture"/>
+                          <pic:cNvPr id="407544813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445405909" name="Picture">
+                  <wp:docPr id="951553628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445405909" name="Picture"/>
+                          <pic:cNvPr id="951553628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557521644" name="Picture">
+                  <wp:docPr id="1666238294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557521644" name="Picture"/>
+                          <pic:cNvPr id="1666238294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687169351" name="Picture">
+                  <wp:docPr id="1533857991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687169351" name="Picture"/>
+                          <pic:cNvPr id="1533857991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307013952" name="Picture">
+                  <wp:docPr id="120518399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307013952" name="Picture"/>
+                          <pic:cNvPr id="120518399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791235513" name="Picture">
+                        <wp:docPr id="606994558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791235513" name="Picture"/>
+                                <pic:cNvPr id="606994558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589522071" name="Picture">
+                        <wp:docPr id="1155813578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589522071" name="Picture"/>
+                                <pic:cNvPr id="1155813578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002584564" name="Picture">
+                  <wp:docPr id="2048494114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002584564" name="Picture"/>
+                          <pic:cNvPr id="2048494114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254733062" name="Picture">
+                  <wp:docPr id="874667086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254733062" name="Picture"/>
+                          <pic:cNvPr id="874667086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920366356" name="Picture">
+                  <wp:docPr id="1378236416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920366356" name="Picture"/>
+                          <pic:cNvPr id="1378236416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106448817" name="Picture">
+                  <wp:docPr id="407378743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106448817" name="Picture"/>
+                          <pic:cNvPr id="407378743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="762833599" name="Picture">
+                  <wp:docPr id="1415708756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="762833599" name="Picture"/>
+                          <pic:cNvPr id="1415708756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214405394" name="Picture">
+                  <wp:docPr id="1450592099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214405394" name="Picture"/>
+                          <pic:cNvPr id="1450592099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="148995176" name="Picture">
+                        <wp:docPr id="472356629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="148995176" name="Picture"/>
+                                <pic:cNvPr id="472356629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375804589" name="Picture">
+                  <wp:docPr id="2022606509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375804589" name="Picture"/>
+                          <pic:cNvPr id="2022606509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142112073" name="Picture">
+                  <wp:docPr id="678527665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142112073" name="Picture"/>
+                          <pic:cNvPr id="678527665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854647320" name="Picture">
+                  <wp:docPr id="1584758820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854647320" name="Picture"/>
+                          <pic:cNvPr id="1584758820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1620515544" name="Picture">
+                  <wp:docPr id="184607873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1620515544" name="Picture"/>
+                          <pic:cNvPr id="184607873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14524764" name="Picture">
+                  <wp:docPr id="1449035486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14524764" name="Picture"/>
+                          <pic:cNvPr id="1449035486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333891325" name="Picture">
+                  <wp:docPr id="304651723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333891325" name="Picture"/>
+                          <pic:cNvPr id="304651723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247461040" name="Picture">
+                        <wp:docPr id="2068400672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247461040" name="Picture"/>
+                                <pic:cNvPr id="2068400672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161470846" name="Picture">
+                  <wp:docPr id="769214023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161470846" name="Picture"/>
+                          <pic:cNvPr id="769214023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931871426" name="Picture">
+                  <wp:docPr id="160831851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931871426" name="Picture"/>
+                          <pic:cNvPr id="160831851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209004969" name="Picture">
+                  <wp:docPr id="802789225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209004969" name="Picture"/>
+                          <pic:cNvPr id="802789225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015999231" name="Picture">
+                  <wp:docPr id="1006015284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015999231" name="Picture"/>
+                          <pic:cNvPr id="1006015284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557154740" name="Picture">
+                  <wp:docPr id="1323521925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557154740" name="Picture"/>
+                          <pic:cNvPr id="1323521925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807829039" name="Picture">
+                  <wp:docPr id="1454298187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807829039" name="Picture"/>
+                          <pic:cNvPr id="1454298187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913740455" name="Picture">
+                        <wp:docPr id="1088017328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913740455" name="Picture"/>
+                                <pic:cNvPr id="1088017328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102569309" name="Picture">
+                  <wp:docPr id="2050501272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102569309" name="Picture"/>
+                          <pic:cNvPr id="2050501272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115077469" name="Picture">
+                  <wp:docPr id="1953636924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115077469" name="Picture"/>
+                          <pic:cNvPr id="1953636924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597107376" name="Picture">
+                  <wp:docPr id="1050065397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597107376" name="Picture"/>
+                          <pic:cNvPr id="1050065397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982964101" name="Picture">
+                  <wp:docPr id="457391913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982964101" name="Picture"/>
+                          <pic:cNvPr id="457391913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639503049" name="Picture">
+                  <wp:docPr id="1256956554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639503049" name="Picture"/>
+                          <pic:cNvPr id="1256956554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41137,57 +41137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730397707" name="Picture">
+                  <wp:docPr id="1990832935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730397707" name="Picture"/>
+                          <pic:cNvPr id="1990832935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42346,57 +42346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308064560" name="Picture">
+                  <wp:docPr id="223437953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308064560" name="Picture"/>
+                          <pic:cNvPr id="223437953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42426,57 +42426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="424058113" name="Picture">
+                  <wp:docPr id="1924573869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="424058113" name="Picture"/>
+                          <pic:cNvPr id="1924573869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42932,57 +42932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797035996" name="Picture">
+                  <wp:docPr id="1286783526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797035996" name="Picture"/>
+                          <pic:cNvPr id="1286783526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44482,51 +44482,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréfileries Jacquemin - Noncourt sur le Rongeant</w:t>
+              <w:t xml:space="preserve">TREFILERIES JACQUEMIN CORNIBERT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -45050,57 +45050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271238375" name="Picture">
+                  <wp:docPr id="1281042083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271238375" name="Picture"/>
+                          <pic:cNvPr id="1281042083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45130,57 +45130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1575708354" name="Picture">
+                  <wp:docPr id="2107305734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1575708354" name="Picture"/>
+                          <pic:cNvPr id="2107305734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45618,57 +45618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15682971" name="Picture">
+                  <wp:docPr id="95875834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15682971" name="Picture"/>
+                          <pic:cNvPr id="95875834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>