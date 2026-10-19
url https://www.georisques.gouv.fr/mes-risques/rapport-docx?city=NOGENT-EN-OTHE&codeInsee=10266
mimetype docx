--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="56340576" name="Picture">
+                  <wp:docPr id="78780128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="56340576" name="Picture"/>
+                          <pic:cNvPr id="78780128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334183212" name="Picture">
+                  <wp:docPr id="1616048754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334183212" name="Picture"/>
+                          <pic:cNvPr id="1616048754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167641561" name="Picture">
+                        <wp:docPr id="1386908221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167641561" name="Picture"/>
+                                <pic:cNvPr id="1386908221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84433664" name="Picture">
+                  <wp:docPr id="2119253404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84433664" name="Picture"/>
+                          <pic:cNvPr id="2119253404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378773444" name="Picture">
+                  <wp:docPr id="135254277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378773444" name="Picture"/>
+                          <pic:cNvPr id="135254277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466021228" name="Picture">
+                  <wp:docPr id="575873216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466021228" name="Picture"/>
+                          <pic:cNvPr id="575873216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156228452" name="Picture">
+                  <wp:docPr id="1508326160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156228452" name="Picture"/>
+                          <pic:cNvPr id="1508326160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="423351977" name="Picture">
+                  <wp:docPr id="192943504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="423351977" name="Picture"/>
+                          <pic:cNvPr id="192943504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023340925" name="Picture">
+                        <wp:docPr id="30179976" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023340925" name="Picture"/>
+                                <pic:cNvPr id="30179976" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237929067" name="Picture">
+                        <wp:docPr id="671249110" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237929067" name="Picture"/>
+                                <pic:cNvPr id="671249110" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="621609222" name="Picture">
+                        <wp:docPr id="822208732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="621609222" name="Picture"/>
+                                <pic:cNvPr id="822208732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="793210084" name="Picture">
+                        <wp:docPr id="935381671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="793210084" name="Picture"/>
+                                <pic:cNvPr id="935381671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946658884" name="Picture">
+                        <wp:docPr id="364538962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946658884" name="Picture"/>
+                                <pic:cNvPr id="364538962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737067660" name="Picture">
+                        <wp:docPr id="1808150019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737067660" name="Picture"/>
+                                <pic:cNvPr id="1808150019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219036009" name="Picture">
+                        <wp:docPr id="1865206260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219036009" name="Picture"/>
+                                <pic:cNvPr id="1865206260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1552896690" name="Picture">
+                        <wp:docPr id="1532325208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1552896690" name="Picture"/>
+                                <pic:cNvPr id="1532325208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557527068" name="Picture">
+                        <wp:docPr id="1635336264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557527068" name="Picture"/>
+                                <pic:cNvPr id="1635336264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253683525" name="Picture">
+                        <wp:docPr id="371184268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253683525" name="Picture"/>
+                                <pic:cNvPr id="371184268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778204232" name="Picture">
+                        <wp:docPr id="175054034" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778204232" name="Picture"/>
+                                <pic:cNvPr id="175054034" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1946443363" name="Picture">
+                        <wp:docPr id="1765355901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1946443363" name="Picture"/>
+                                <pic:cNvPr id="1765355901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="722060774" name="Picture">
+                        <wp:docPr id="1663764500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="722060774" name="Picture"/>
+                                <pic:cNvPr id="1663764500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1766137583" name="Picture">
+                        <wp:docPr id="276258254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1766137583" name="Picture"/>
+                                <pic:cNvPr id="276258254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641819045" name="Picture">
+                        <wp:docPr id="561389012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641819045" name="Picture"/>
+                                <pic:cNvPr id="561389012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561487457" name="Picture">
+                  <wp:docPr id="1222945264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561487457" name="Picture"/>
+                          <pic:cNvPr id="1222945264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137611722" name="Picture">
+                  <wp:docPr id="1496374438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137611722" name="Picture"/>
+                          <pic:cNvPr id="1496374438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1939958732" name="Picture">
+                  <wp:docPr id="449882087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1939958732" name="Picture"/>
+                          <pic:cNvPr id="449882087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686016337" name="Picture">
+                  <wp:docPr id="1995562216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686016337" name="Picture"/>
+                          <pic:cNvPr id="1995562216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968964705" name="Picture">
+                  <wp:docPr id="347315581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968964705" name="Picture"/>
+                          <pic:cNvPr id="347315581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768913834" name="Picture">
+                  <wp:docPr id="2135216640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768913834" name="Picture"/>
+                          <pic:cNvPr id="2135216640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="605079659" name="Picture">
+                        <wp:docPr id="898594961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="605079659" name="Picture"/>
+                                <pic:cNvPr id="898594961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852576898" name="Picture">
+                  <wp:docPr id="79811225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852576898" name="Picture"/>
+                          <pic:cNvPr id="79811225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237953580" name="Picture">
+                  <wp:docPr id="1722758987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237953580" name="Picture"/>
+                          <pic:cNvPr id="1722758987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807247086" name="Picture">
+                  <wp:docPr id="682262783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807247086" name="Picture"/>
+                          <pic:cNvPr id="682262783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380060441" name="Picture">
+                  <wp:docPr id="1224173329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380060441" name="Picture"/>
+                          <pic:cNvPr id="1224173329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831206595" name="Picture">
+                  <wp:docPr id="2086272469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831206595" name="Picture"/>
+                          <pic:cNvPr id="2086272469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706870335" name="Picture">
+                  <wp:docPr id="2059136643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706870335" name="Picture"/>
+                          <pic:cNvPr id="2059136643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554572550" name="Picture">
+                        <wp:docPr id="3817143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554572550" name="Picture"/>
+                                <pic:cNvPr id="3817143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127072863" name="Picture">
+                  <wp:docPr id="467154724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127072863" name="Picture"/>
+                          <pic:cNvPr id="467154724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373876197" name="Picture">
+                  <wp:docPr id="2049832838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373876197" name="Picture"/>
+                          <pic:cNvPr id="2049832838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317018276" name="Picture">
+                  <wp:docPr id="1690789448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317018276" name="Picture"/>
+                          <pic:cNvPr id="1690789448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829868725" name="Picture">
+                  <wp:docPr id="64273247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829868725" name="Picture"/>
+                          <pic:cNvPr id="64273247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577494809" name="Picture">
+                  <wp:docPr id="1084950010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577494809" name="Picture"/>
+                          <pic:cNvPr id="1084950010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223279635" name="Picture">
+                  <wp:docPr id="94034675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223279635" name="Picture"/>
+                          <pic:cNvPr id="94034675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29752,57 +29752,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037973698" name="Picture">
+                        <wp:docPr id="238392577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037973698" name="Picture"/>
+                                <pic:cNvPr id="238392577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31953,57 +31953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616687277" name="Picture">
+                  <wp:docPr id="756192178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616687277" name="Picture"/>
+                          <pic:cNvPr id="756192178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32024,57 +32024,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732198132" name="Picture">
+                  <wp:docPr id="1297382245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732198132" name="Picture"/>
+                          <pic:cNvPr id="1297382245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32503,57 +32503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743798634" name="Picture">
+                  <wp:docPr id="1869308499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743798634" name="Picture"/>
+                          <pic:cNvPr id="1869308499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33795,57 +33795,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21581780" name="Picture">
+                  <wp:docPr id="2005215556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21581780" name="Picture"/>
+                          <pic:cNvPr id="2005215556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33884,57 +33884,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155359453" name="Picture">
+                  <wp:docPr id="426044290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155359453" name="Picture"/>
+                          <pic:cNvPr id="426044290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34528,57 +34528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817998222" name="Picture">
+                  <wp:docPr id="757693191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817998222" name="Picture"/>
+                          <pic:cNvPr id="757693191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35526,57 +35526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866273345" name="Picture">
+                  <wp:docPr id="1191145936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866273345" name="Picture"/>
+                          <pic:cNvPr id="1191145936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35629,57 +35629,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196969543" name="Picture">
+                  <wp:docPr id="1936055036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196969543" name="Picture"/>
+                          <pic:cNvPr id="1936055036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37006,57 +37006,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806482486" name="Picture">
+                  <wp:docPr id="1355741122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806482486" name="Picture"/>
+                          <pic:cNvPr id="1355741122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38149,57 +38149,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569300859" name="Picture">
+                        <wp:docPr id="454190170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569300859" name="Picture"/>
+                                <pic:cNvPr id="454190170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39510,57 +39510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791515772" name="Picture">
+                  <wp:docPr id="1011216413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791515772" name="Picture"/>
+                          <pic:cNvPr id="1011216413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39599,57 +39599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588855430" name="Picture">
+                  <wp:docPr id="986342165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588855430" name="Picture"/>
+                          <pic:cNvPr id="986342165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40243,57 +40243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="692631290" name="Picture">
+                  <wp:docPr id="2122416028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="692631290" name="Picture"/>
+                          <pic:cNvPr id="2122416028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41241,57 +41241,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106229002" name="Picture">
+                  <wp:docPr id="1090074343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106229002" name="Picture"/>
+                          <pic:cNvPr id="1090074343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41344,57 +41344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918416673" name="Picture">
+                  <wp:docPr id="1847027632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918416673" name="Picture"/>
+                          <pic:cNvPr id="1847027632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42721,57 +42721,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953822658" name="Picture">
+                  <wp:docPr id="100039032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953822658" name="Picture"/>
+                          <pic:cNvPr id="100039032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43864,57 +43864,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381414224" name="Picture">
+                        <wp:docPr id="1370057816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381414224" name="Picture"/>
+                                <pic:cNvPr id="1370057816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45135,57 +45135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708477070" name="Picture">
+                  <wp:docPr id="69846473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708477070" name="Picture"/>
+                          <pic:cNvPr id="69846473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45215,57 +45215,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547518439" name="Picture">
+                  <wp:docPr id="1549731567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547518439" name="Picture"/>
+                          <pic:cNvPr id="1549731567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45694,57 +45694,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884552564" name="Picture">
+                  <wp:docPr id="1280054792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884552564" name="Picture"/>
+                          <pic:cNvPr id="1280054792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47569,57 +47569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442712845" name="Picture">
+                  <wp:docPr id="852765098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442712845" name="Picture"/>
+                          <pic:cNvPr id="852765098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47640,57 +47640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701301481" name="Picture">
+                  <wp:docPr id="370682209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701301481" name="Picture"/>
+                          <pic:cNvPr id="370682209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48054,57 +48054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184555769" name="Picture">
+                  <wp:docPr id="986219004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184555769" name="Picture"/>
+                          <pic:cNvPr id="986219004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>