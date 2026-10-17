--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063595567" name="Picture">
+                  <wp:docPr id="798896969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063595567" name="Picture"/>
+                          <pic:cNvPr id="798896969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="582784692" name="Picture">
+                  <wp:docPr id="887259025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="582784692" name="Picture"/>
+                          <pic:cNvPr id="887259025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1252009466" name="Picture">
+                        <wp:docPr id="1718200097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1252009466" name="Picture"/>
+                                <pic:cNvPr id="1718200097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="869207707" name="Picture">
+                  <wp:docPr id="417857542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="869207707" name="Picture"/>
+                          <pic:cNvPr id="417857542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312122943" name="Picture">
+                  <wp:docPr id="333727318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312122943" name="Picture"/>
+                          <pic:cNvPr id="333727318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128748166" name="Picture">
+                  <wp:docPr id="752693593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128748166" name="Picture"/>
+                          <pic:cNvPr id="752693593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090944654" name="Picture">
+                  <wp:docPr id="882920708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090944654" name="Picture"/>
+                          <pic:cNvPr id="882920708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537847156" name="Picture">
+                  <wp:docPr id="1425144164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537847156" name="Picture"/>
+                          <pic:cNvPr id="1425144164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="513333603" name="Picture">
+                        <wp:docPr id="160656019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="513333603" name="Picture"/>
+                                <pic:cNvPr id="160656019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134815295" name="Picture">
+                        <wp:docPr id="49094793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134815295" name="Picture"/>
+                                <pic:cNvPr id="49094793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715866135" name="Picture">
+                        <wp:docPr id="579528178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715866135" name="Picture"/>
+                                <pic:cNvPr id="579528178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773194015" name="Picture">
+                        <wp:docPr id="352469154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773194015" name="Picture"/>
+                                <pic:cNvPr id="352469154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="220250868" name="Picture">
+                        <wp:docPr id="501458453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="220250868" name="Picture"/>
+                                <pic:cNvPr id="501458453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1827615134" name="Picture">
+                        <wp:docPr id="400522051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1827615134" name="Picture"/>
+                                <pic:cNvPr id="400522051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628115233" name="Picture">
+                        <wp:docPr id="1948654217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628115233" name="Picture"/>
+                                <pic:cNvPr id="1948654217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504734546" name="Picture">
+                        <wp:docPr id="995401135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504734546" name="Picture"/>
+                                <pic:cNvPr id="995401135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606188963" name="Picture">
+                        <wp:docPr id="1361570777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606188963" name="Picture"/>
+                                <pic:cNvPr id="1361570777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277291312" name="Picture">
+                        <wp:docPr id="1206632628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277291312" name="Picture"/>
+                                <pic:cNvPr id="1206632628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="214654686" name="Picture">
+                        <wp:docPr id="614797059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="214654686" name="Picture"/>
+                                <pic:cNvPr id="614797059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="846628589" name="Picture">
+                        <wp:docPr id="86102910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="846628589" name="Picture"/>
+                                <pic:cNvPr id="86102910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403000174" name="Picture">
+                        <wp:docPr id="1738175515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403000174" name="Picture"/>
+                                <pic:cNvPr id="1738175515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1985783571" name="Picture">
+                        <wp:docPr id="1258025607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1985783571" name="Picture"/>
+                                <pic:cNvPr id="1258025607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365831828" name="Picture">
+                        <wp:docPr id="1293997941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365831828" name="Picture"/>
+                                <pic:cNvPr id="1293997941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916720979" name="Picture">
+                  <wp:docPr id="828842404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916720979" name="Picture"/>
+                          <pic:cNvPr id="828842404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108098196" name="Picture">
+                  <wp:docPr id="249095991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108098196" name="Picture"/>
+                          <pic:cNvPr id="249095991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1178764299" name="Picture">
+                  <wp:docPr id="190118661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1178764299" name="Picture"/>
+                          <pic:cNvPr id="190118661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411622954" name="Picture">
+                  <wp:docPr id="1065349588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411622954" name="Picture"/>
+                          <pic:cNvPr id="1065349588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328362921" name="Picture">
+                  <wp:docPr id="1651840389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328362921" name="Picture"/>
+                          <pic:cNvPr id="1651840389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521241119" name="Picture">
+                  <wp:docPr id="2100574342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521241119" name="Picture"/>
+                          <pic:cNvPr id="2100574342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105188267" name="Picture">
+                        <wp:docPr id="1402746462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105188267" name="Picture"/>
+                                <pic:cNvPr id="1402746462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104987605" name="Picture">
+                  <wp:docPr id="1745744691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104987605" name="Picture"/>
+                          <pic:cNvPr id="1745744691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465674196" name="Picture">
+                  <wp:docPr id="1976137982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465674196" name="Picture"/>
+                          <pic:cNvPr id="1976137982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045388999" name="Picture">
+                  <wp:docPr id="1196789471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045388999" name="Picture"/>
+                          <pic:cNvPr id="1196789471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856216267" name="Picture">
+                  <wp:docPr id="1552517933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856216267" name="Picture"/>
+                          <pic:cNvPr id="1552517933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735697862" name="Picture">
+                  <wp:docPr id="71193166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735697862" name="Picture"/>
+                          <pic:cNvPr id="71193166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437448872" name="Picture">
+                  <wp:docPr id="1235663585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437448872" name="Picture"/>
+                          <pic:cNvPr id="1235663585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="439237678" name="Picture">
+                        <wp:docPr id="641885870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="439237678" name="Picture"/>
+                                <pic:cNvPr id="641885870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1792512463" name="Picture">
+                        <wp:docPr id="537415864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1792512463" name="Picture"/>
+                                <pic:cNvPr id="537415864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911277215" name="Picture">
+                  <wp:docPr id="339226556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911277215" name="Picture"/>
+                          <pic:cNvPr id="339226556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412782189" name="Picture">
+                  <wp:docPr id="1997644611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412782189" name="Picture"/>
+                          <pic:cNvPr id="1997644611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126306414" name="Picture">
+                  <wp:docPr id="1246923293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126306414" name="Picture"/>
+                          <pic:cNvPr id="1246923293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412168801" name="Picture">
+                  <wp:docPr id="141822214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412168801" name="Picture"/>
+                          <pic:cNvPr id="141822214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319812075" name="Picture">
+                  <wp:docPr id="1893579628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319812075" name="Picture"/>
+                          <pic:cNvPr id="1893579628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994946429" name="Picture">
+                  <wp:docPr id="1829384872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994946429" name="Picture"/>
+                          <pic:cNvPr id="1829384872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="65413254" name="Picture">
+                        <wp:docPr id="428202310" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="65413254" name="Picture"/>
+                                <pic:cNvPr id="428202310" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32727,57 +32727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247179626" name="Picture">
+                  <wp:docPr id="1524442532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247179626" name="Picture"/>
+                          <pic:cNvPr id="1524442532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32816,57 +32816,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659128159" name="Picture">
+                  <wp:docPr id="1093742220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659128159" name="Picture"/>
+                          <pic:cNvPr id="1093742220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33460,57 +33460,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345632149" name="Picture">
+                  <wp:docPr id="1984528389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345632149" name="Picture"/>
+                          <pic:cNvPr id="1984528389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34458,57 +34458,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240716789" name="Picture">
+                  <wp:docPr id="1937535234" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240716789" name="Picture"/>
+                          <pic:cNvPr id="1937535234" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34561,57 +34561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438305015" name="Picture">
+                  <wp:docPr id="714707318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438305015" name="Picture"/>
+                          <pic:cNvPr id="714707318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35938,57 +35938,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830163125" name="Picture">
+                  <wp:docPr id="1251533887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830163125" name="Picture"/>
+                          <pic:cNvPr id="1251533887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37081,57 +37081,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536885843" name="Picture">
+                        <wp:docPr id="1479325871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536885843" name="Picture"/>
+                                <pic:cNvPr id="1479325871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38439,57 +38439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272307718" name="Picture">
+                  <wp:docPr id="1436026505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272307718" name="Picture"/>
+                          <pic:cNvPr id="1436026505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465142602" name="Picture">
+                  <wp:docPr id="533665559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465142602" name="Picture"/>
+                          <pic:cNvPr id="533665559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39151,57 +39151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1379876973" name="Picture">
+                  <wp:docPr id="769271466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1379876973" name="Picture"/>
+                          <pic:cNvPr id="769271466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40068,57 +40068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487595938" name="Picture">
+                  <wp:docPr id="2122945388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487595938" name="Picture"/>
+                          <pic:cNvPr id="2122945388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40171,57 +40171,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788454173" name="Picture">
+                  <wp:docPr id="613328287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788454173" name="Picture"/>
+                          <pic:cNvPr id="613328287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41494,57 +41494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695744818" name="Picture">
+                  <wp:docPr id="1359152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695744818" name="Picture"/>
+                          <pic:cNvPr id="1359152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42129,57 +42129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038949054" name="Picture">
+                  <wp:docPr id="1374110448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038949054" name="Picture"/>
+                          <pic:cNvPr id="1374110448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42200,57 +42200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="711497618" name="Picture">
+                  <wp:docPr id="891890325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="711497618" name="Picture"/>
+                          <pic:cNvPr id="891890325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42614,57 +42614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610536986" name="Picture">
+                  <wp:docPr id="1832082517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610536986" name="Picture"/>
+                          <pic:cNvPr id="1832082517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>