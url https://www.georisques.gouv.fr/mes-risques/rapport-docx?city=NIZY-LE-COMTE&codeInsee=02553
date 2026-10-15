--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120583135" name="Picture">
+                  <wp:docPr id="287003446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120583135" name="Picture"/>
+                          <pic:cNvPr id="287003446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658861217" name="Picture">
+                  <wp:docPr id="1566750693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658861217" name="Picture"/>
+                          <pic:cNvPr id="1566750693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334869918" name="Picture">
+                        <wp:docPr id="1524945189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334869918" name="Picture"/>
+                                <pic:cNvPr id="1524945189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091282111" name="Picture">
+                  <wp:docPr id="490955051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091282111" name="Picture"/>
+                          <pic:cNvPr id="490955051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243905667" name="Picture">
+                  <wp:docPr id="1698373453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243905667" name="Picture"/>
+                          <pic:cNvPr id="1698373453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="204460955" name="Picture">
+                  <wp:docPr id="53765513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="204460955" name="Picture"/>
+                          <pic:cNvPr id="53765513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739268679" name="Picture">
+                  <wp:docPr id="745680841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739268679" name="Picture"/>
+                          <pic:cNvPr id="745680841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136137384" name="Picture">
+                  <wp:docPr id="1814763041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136137384" name="Picture"/>
+                          <pic:cNvPr id="1814763041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="740379842" name="Picture">
+                        <wp:docPr id="462679138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="740379842" name="Picture"/>
+                                <pic:cNvPr id="462679138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="983420886" name="Picture">
+                        <wp:docPr id="302677420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="983420886" name="Picture"/>
+                                <pic:cNvPr id="302677420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1720753085" name="Picture">
+                        <wp:docPr id="2060142746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1720753085" name="Picture"/>
+                                <pic:cNvPr id="2060142746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="966780541" name="Picture">
+                        <wp:docPr id="1073808302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="966780541" name="Picture"/>
+                                <pic:cNvPr id="1073808302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382896579" name="Picture">
+                        <wp:docPr id="25196722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382896579" name="Picture"/>
+                                <pic:cNvPr id="25196722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="11296469" name="Picture">
+                        <wp:docPr id="451774713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="11296469" name="Picture"/>
+                                <pic:cNvPr id="451774713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1772684672" name="Picture">
+                        <wp:docPr id="1372551514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1772684672" name="Picture"/>
+                                <pic:cNvPr id="1372551514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051786322" name="Picture">
+                        <wp:docPr id="1918118143" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051786322" name="Picture"/>
+                                <pic:cNvPr id="1918118143" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197570521" name="Picture">
+                        <wp:docPr id="859482351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197570521" name="Picture"/>
+                                <pic:cNvPr id="859482351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689309139" name="Picture">
+                        <wp:docPr id="1877940417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689309139" name="Picture"/>
+                                <pic:cNvPr id="1877940417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706014263" name="Picture">
+                        <wp:docPr id="1632529171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706014263" name="Picture"/>
+                                <pic:cNvPr id="1632529171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463700074" name="Picture">
+                        <wp:docPr id="1667191447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463700074" name="Picture"/>
+                                <pic:cNvPr id="1667191447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288026338" name="Picture">
+                        <wp:docPr id="427330589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288026338" name="Picture"/>
+                                <pic:cNvPr id="427330589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199798151" name="Picture">
+                        <wp:docPr id="1825249571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199798151" name="Picture"/>
+                                <pic:cNvPr id="1825249571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1847877069" name="Picture">
+                        <wp:docPr id="1672595432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1847877069" name="Picture"/>
+                                <pic:cNvPr id="1672595432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="467425820" name="Picture">
+                  <wp:docPr id="1515852893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="467425820" name="Picture"/>
+                          <pic:cNvPr id="1515852893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678794796" name="Picture">
+                  <wp:docPr id="1039708557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678794796" name="Picture"/>
+                          <pic:cNvPr id="1039708557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1926356658" name="Picture">
+                  <wp:docPr id="1947933667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1926356658" name="Picture"/>
+                          <pic:cNvPr id="1947933667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999020801" name="Picture">
+                  <wp:docPr id="455615826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999020801" name="Picture"/>
+                          <pic:cNvPr id="455615826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374586978" name="Picture">
+                  <wp:docPr id="1918632239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374586978" name="Picture"/>
+                          <pic:cNvPr id="1918632239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481520158" name="Picture">
+                  <wp:docPr id="1729680524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481520158" name="Picture"/>
+                          <pic:cNvPr id="1729680524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464505698" name="Picture">
+                        <wp:docPr id="1719573006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464505698" name="Picture"/>
+                                <pic:cNvPr id="1719573006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940884745" name="Picture">
+                  <wp:docPr id="793381834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940884745" name="Picture"/>
+                          <pic:cNvPr id="793381834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471489529" name="Picture">
+                  <wp:docPr id="256658994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471489529" name="Picture"/>
+                          <pic:cNvPr id="256658994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536358045" name="Picture">
+                  <wp:docPr id="502274879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536358045" name="Picture"/>
+                          <pic:cNvPr id="502274879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1069750047" name="Picture">
+                  <wp:docPr id="1350414616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1069750047" name="Picture"/>
+                          <pic:cNvPr id="1350414616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864630548" name="Picture">
+                  <wp:docPr id="741189520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864630548" name="Picture"/>
+                          <pic:cNvPr id="741189520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412569462" name="Picture">
+                  <wp:docPr id="1957284067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412569462" name="Picture"/>
+                          <pic:cNvPr id="1957284067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1774617972" name="Picture">
+                        <wp:docPr id="2125837959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1774617972" name="Picture"/>
+                                <pic:cNvPr id="2125837959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258855365" name="Picture">
+                  <wp:docPr id="1155630946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258855365" name="Picture"/>
+                          <pic:cNvPr id="1155630946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468291728" name="Picture">
+                  <wp:docPr id="845600916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468291728" name="Picture"/>
+                          <pic:cNvPr id="845600916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741319693" name="Picture">
+                  <wp:docPr id="1063047474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741319693" name="Picture"/>
+                          <pic:cNvPr id="1063047474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348906636" name="Picture">
+                  <wp:docPr id="1743278480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348906636" name="Picture"/>
+                          <pic:cNvPr id="1743278480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957802368" name="Picture">
+                  <wp:docPr id="508527722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957802368" name="Picture"/>
+                          <pic:cNvPr id="508527722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707173259" name="Picture">
+                  <wp:docPr id="1575184205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707173259" name="Picture"/>
+                          <pic:cNvPr id="1575184205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1934777350" name="Picture">
+                        <wp:docPr id="318353653" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1934777350" name="Picture"/>
+                                <pic:cNvPr id="318353653" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832282916" name="Picture">
+                  <wp:docPr id="1415996648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832282916" name="Picture"/>
+                          <pic:cNvPr id="1415996648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537206825" name="Picture">
+                  <wp:docPr id="91786631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537206825" name="Picture"/>
+                          <pic:cNvPr id="91786631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559616739" name="Picture">
+                  <wp:docPr id="58919074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559616739" name="Picture"/>
+                          <pic:cNvPr id="58919074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168987957" name="Picture">
+                  <wp:docPr id="772812365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168987957" name="Picture"/>
+                          <pic:cNvPr id="772812365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133289959" name="Picture">
+                  <wp:docPr id="1084987795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133289959" name="Picture"/>
+                          <pic:cNvPr id="1084987795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="113275068" name="Picture">
+                  <wp:docPr id="662290576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="113275068" name="Picture"/>
+                          <pic:cNvPr id="662290576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889026306" name="Picture">
+                        <wp:docPr id="936119392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889026306" name="Picture"/>
+                                <pic:cNvPr id="936119392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006298155" name="Picture">
+                  <wp:docPr id="76751662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006298155" name="Picture"/>
+                          <pic:cNvPr id="76751662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165163527" name="Picture">
+                  <wp:docPr id="1407942864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165163527" name="Picture"/>
+                          <pic:cNvPr id="1407942864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945866867" name="Picture">
+                  <wp:docPr id="1276549003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945866867" name="Picture"/>
+                          <pic:cNvPr id="1276549003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875136679" name="Picture">
+                  <wp:docPr id="1474476354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875136679" name="Picture"/>
+                          <pic:cNvPr id="1474476354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779868166" name="Picture">
+                  <wp:docPr id="22960141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779868166" name="Picture"/>
+                          <pic:cNvPr id="22960141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1873120281" name="Picture">
+                  <wp:docPr id="1383468154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1873120281" name="Picture"/>
+                          <pic:cNvPr id="1383468154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219581467" name="Picture">
+                  <wp:docPr id="402447723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219581467" name="Picture"/>
+                          <pic:cNvPr id="402447723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624836949" name="Picture">
+                  <wp:docPr id="615533490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624836949" name="Picture"/>
+                          <pic:cNvPr id="615533490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288146488" name="Picture">
+                  <wp:docPr id="894635176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288146488" name="Picture"/>
+                          <pic:cNvPr id="894635176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>