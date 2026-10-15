--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567961286" name="Picture">
+                  <wp:docPr id="1576061875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567961286" name="Picture"/>
+                          <pic:cNvPr id="1576061875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562485761" name="Picture">
+                  <wp:docPr id="762778081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562485761" name="Picture"/>
+                          <pic:cNvPr id="762778081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2075733956" name="Picture">
+                        <wp:docPr id="421417242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2075733956" name="Picture"/>
+                                <pic:cNvPr id="421417242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122185587" name="Picture">
+                  <wp:docPr id="1526502241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122185587" name="Picture"/>
+                          <pic:cNvPr id="1526502241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357723845" name="Picture">
+                  <wp:docPr id="972318555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357723845" name="Picture"/>
+                          <pic:cNvPr id="972318555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846885775" name="Picture">
+                  <wp:docPr id="1982631125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846885775" name="Picture"/>
+                          <pic:cNvPr id="1982631125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121654581" name="Picture">
+                  <wp:docPr id="90698023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121654581" name="Picture"/>
+                          <pic:cNvPr id="90698023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686751853" name="Picture">
+                  <wp:docPr id="1501498059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686751853" name="Picture"/>
+                          <pic:cNvPr id="1501498059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192572328" name="Picture">
+                        <wp:docPr id="229917452" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192572328" name="Picture"/>
+                                <pic:cNvPr id="229917452" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1627578861" name="Picture">
+                        <wp:docPr id="367350532" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1627578861" name="Picture"/>
+                                <pic:cNvPr id="367350532" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706369035" name="Picture">
+                        <wp:docPr id="1652490547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706369035" name="Picture"/>
+                                <pic:cNvPr id="1652490547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2042632533" name="Picture">
+                        <wp:docPr id="496044469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2042632533" name="Picture"/>
+                                <pic:cNvPr id="496044469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028512266" name="Picture">
+                        <wp:docPr id="2095208470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028512266" name="Picture"/>
+                                <pic:cNvPr id="2095208470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15581951" name="Picture">
+                        <wp:docPr id="1601750176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15581951" name="Picture"/>
+                                <pic:cNvPr id="1601750176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103536182" name="Picture">
+                        <wp:docPr id="530731973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103536182" name="Picture"/>
+                                <pic:cNvPr id="530731973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429195631" name="Picture">
+                        <wp:docPr id="1266625717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429195631" name="Picture"/>
+                                <pic:cNvPr id="1266625717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678753752" name="Picture">
+                        <wp:docPr id="322199443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678753752" name="Picture"/>
+                                <pic:cNvPr id="322199443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015486801" name="Picture">
+                        <wp:docPr id="2012826553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015486801" name="Picture"/>
+                                <pic:cNvPr id="2012826553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1149986078" name="Picture">
+                        <wp:docPr id="927027676" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1149986078" name="Picture"/>
+                                <pic:cNvPr id="927027676" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373685471" name="Picture">
+                        <wp:docPr id="1715381178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373685471" name="Picture"/>
+                                <pic:cNvPr id="1715381178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1747194123" name="Picture">
+                        <wp:docPr id="1063256994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1747194123" name="Picture"/>
+                                <pic:cNvPr id="1063256994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809306335" name="Picture">
+                        <wp:docPr id="1797104164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809306335" name="Picture"/>
+                                <pic:cNvPr id="1797104164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1626758332" name="Picture">
+                        <wp:docPr id="626095022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1626758332" name="Picture"/>
+                                <pic:cNvPr id="626095022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066181835" name="Picture">
+                  <wp:docPr id="528752870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066181835" name="Picture"/>
+                          <pic:cNvPr id="528752870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382877717" name="Picture">
+                  <wp:docPr id="820663945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382877717" name="Picture"/>
+                          <pic:cNvPr id="820663945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1145236981" name="Picture">
+                  <wp:docPr id="1128662385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1145236981" name="Picture"/>
+                          <pic:cNvPr id="1128662385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663199956" name="Picture">
+                  <wp:docPr id="152142428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663199956" name="Picture"/>
+                          <pic:cNvPr id="152142428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073380163" name="Picture">
+                  <wp:docPr id="2107289510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073380163" name="Picture"/>
+                          <pic:cNvPr id="2107289510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695271821" name="Picture">
+                  <wp:docPr id="1775365939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695271821" name="Picture"/>
+                          <pic:cNvPr id="1775365939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786409420" name="Picture">
+                        <wp:docPr id="1526885797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786409420" name="Picture"/>
+                                <pic:cNvPr id="1526885797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="915934510" name="Picture">
+                  <wp:docPr id="1264187447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="915934510" name="Picture"/>
+                          <pic:cNvPr id="1264187447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1004175409" name="Picture">
+                  <wp:docPr id="1329105474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1004175409" name="Picture"/>
+                          <pic:cNvPr id="1329105474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43479703" name="Picture">
+                  <wp:docPr id="127904069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43479703" name="Picture"/>
+                          <pic:cNvPr id="127904069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536332404" name="Picture">
+                  <wp:docPr id="427722885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536332404" name="Picture"/>
+                          <pic:cNvPr id="427722885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197436189" name="Picture">
+                  <wp:docPr id="301260152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197436189" name="Picture"/>
+                          <pic:cNvPr id="301260152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076741559" name="Picture">
+                  <wp:docPr id="521775072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076741559" name="Picture"/>
+                          <pic:cNvPr id="521775072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872384118" name="Picture">
+                        <wp:docPr id="1958233376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872384118" name="Picture"/>
+                                <pic:cNvPr id="1958233376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460456062" name="Picture">
+                  <wp:docPr id="1155220604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460456062" name="Picture"/>
+                          <pic:cNvPr id="1155220604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293802922" name="Picture">
+                  <wp:docPr id="1725375678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293802922" name="Picture"/>
+                          <pic:cNvPr id="1725375678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="30025981" name="Picture">
+                  <wp:docPr id="1285556617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="30025981" name="Picture"/>
+                          <pic:cNvPr id="1285556617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567822021" name="Picture">
+                  <wp:docPr id="2145226693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567822021" name="Picture"/>
+                          <pic:cNvPr id="2145226693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132125925" name="Picture">
+                  <wp:docPr id="274704843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132125925" name="Picture"/>
+                          <pic:cNvPr id="274704843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047285149" name="Picture">
+                  <wp:docPr id="52701645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047285149" name="Picture"/>
+                          <pic:cNvPr id="52701645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30947,57 +30947,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288715530" name="Picture">
+                  <wp:docPr id="16281857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288715530" name="Picture"/>
+                          <pic:cNvPr id="16281857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31036,57 +31036,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="245985522" name="Picture">
+                  <wp:docPr id="581982866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="245985522" name="Picture"/>
+                          <pic:cNvPr id="581982866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31716,57 +31716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219521904" name="Picture">
+                  <wp:docPr id="168598278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219521904" name="Picture"/>
+                          <pic:cNvPr id="168598278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32777,57 +32777,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005468231" name="Picture">
+                  <wp:docPr id="611564033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005468231" name="Picture"/>
+                          <pic:cNvPr id="611564033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32880,57 +32880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856921995" name="Picture">
+                  <wp:docPr id="1446157245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856921995" name="Picture"/>
+                          <pic:cNvPr id="1446157245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34338,57 +34338,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063223025" name="Picture">
+                  <wp:docPr id="1676028982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063223025" name="Picture"/>
+                          <pic:cNvPr id="1676028982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35535,57 +35535,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932771627" name="Picture">
+                        <wp:docPr id="1352889652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932771627" name="Picture"/>
+                                <pic:cNvPr id="1352889652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37705,57 +37705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315240504" name="Picture">
+                  <wp:docPr id="2116409308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315240504" name="Picture"/>
+                          <pic:cNvPr id="2116409308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37794,57 +37794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341120702" name="Picture">
+                  <wp:docPr id="35806659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341120702" name="Picture"/>
+                          <pic:cNvPr id="35806659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38438,57 +38438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574118641" name="Picture">
+                  <wp:docPr id="1239646822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574118641" name="Picture"/>
+                          <pic:cNvPr id="1239646822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39436,57 +39436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247469900" name="Picture">
+                  <wp:docPr id="312649817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247469900" name="Picture"/>
+                          <pic:cNvPr id="312649817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39539,57 +39539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080169972" name="Picture">
+                  <wp:docPr id="522176967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080169972" name="Picture"/>
+                          <pic:cNvPr id="522176967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40916,57 +40916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471877931" name="Picture">
+                  <wp:docPr id="884933594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471877931" name="Picture"/>
+                          <pic:cNvPr id="884933594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42059,57 +42059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="234160455" name="Picture">
+                        <wp:docPr id="381056571" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="234160455" name="Picture"/>
+                                <pic:cNvPr id="381056571" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43330,57 +43330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818406938" name="Picture">
+                  <wp:docPr id="2140507704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818406938" name="Picture"/>
+                          <pic:cNvPr id="2140507704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43410,57 +43410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693919451" name="Picture">
+                  <wp:docPr id="2004263832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693919451" name="Picture"/>
+                          <pic:cNvPr id="2004263832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43889,57 +43889,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527696531" name="Picture">
+                  <wp:docPr id="1331401422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527696531" name="Picture"/>
+                          <pic:cNvPr id="1331401422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45484,57 +45484,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947574532" name="Picture">
+                  <wp:docPr id="1345888252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947574532" name="Picture"/>
+                          <pic:cNvPr id="1345888252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45555,57 +45555,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931209814" name="Picture">
+                  <wp:docPr id="311467008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931209814" name="Picture"/>
+                          <pic:cNvPr id="311467008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45969,57 +45969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279531068" name="Picture">
+                  <wp:docPr id="30318974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279531068" name="Picture"/>
+                          <pic:cNvPr id="30318974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>