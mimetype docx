--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607896079" name="Picture">
+                  <wp:docPr id="844872018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607896079" name="Picture"/>
+                          <pic:cNvPr id="844872018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234226643" name="Picture">
+                  <wp:docPr id="1766825048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234226643" name="Picture"/>
+                          <pic:cNvPr id="1766825048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1926661210" name="Picture">
+                        <wp:docPr id="188092398" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1926661210" name="Picture"/>
+                                <pic:cNvPr id="188092398" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849239226" name="Picture">
+                  <wp:docPr id="1734099358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849239226" name="Picture"/>
+                          <pic:cNvPr id="1734099358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1822819457" name="Picture">
+                  <wp:docPr id="1652523525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1822819457" name="Picture"/>
+                          <pic:cNvPr id="1652523525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313211466" name="Picture">
+                  <wp:docPr id="1362466907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313211466" name="Picture"/>
+                          <pic:cNvPr id="1362466907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325144665" name="Picture">
+                  <wp:docPr id="1063788960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325144665" name="Picture"/>
+                          <pic:cNvPr id="1063788960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880600901" name="Picture">
+                  <wp:docPr id="2056742744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880600901" name="Picture"/>
+                          <pic:cNvPr id="2056742744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610778171" name="Picture">
+                        <wp:docPr id="1674735269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610778171" name="Picture"/>
+                                <pic:cNvPr id="1674735269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1282066837" name="Picture">
+                        <wp:docPr id="2017587897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1282066837" name="Picture"/>
+                                <pic:cNvPr id="2017587897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667145664" name="Picture">
+                        <wp:docPr id="279772592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667145664" name="Picture"/>
+                                <pic:cNvPr id="279772592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427621834" name="Picture">
+                        <wp:docPr id="820547617" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427621834" name="Picture"/>
+                                <pic:cNvPr id="820547617" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694464196" name="Picture">
+                        <wp:docPr id="484985009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694464196" name="Picture"/>
+                                <pic:cNvPr id="484985009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197109530" name="Picture">
+                        <wp:docPr id="1044714993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197109530" name="Picture"/>
+                                <pic:cNvPr id="1044714993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761140763" name="Picture">
+                        <wp:docPr id="189838439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761140763" name="Picture"/>
+                                <pic:cNvPr id="189838439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1342606209" name="Picture">
+                        <wp:docPr id="2035312436" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1342606209" name="Picture"/>
+                                <pic:cNvPr id="2035312436" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265327558" name="Picture">
+                        <wp:docPr id="1536749999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265327558" name="Picture"/>
+                                <pic:cNvPr id="1536749999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154514614" name="Picture">
+                        <wp:docPr id="2043499147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154514614" name="Picture"/>
+                                <pic:cNvPr id="2043499147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="207560604" name="Picture">
+                        <wp:docPr id="401635684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="207560604" name="Picture"/>
+                                <pic:cNvPr id="401635684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="400832836" name="Picture">
+                        <wp:docPr id="1934226963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="400832836" name="Picture"/>
+                                <pic:cNvPr id="1934226963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2092291235" name="Picture">
+                  <wp:docPr id="492489212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2092291235" name="Picture"/>
+                          <pic:cNvPr id="492489212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135758106" name="Picture">
+                  <wp:docPr id="737296027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135758106" name="Picture"/>
+                          <pic:cNvPr id="737296027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626174709" name="Picture">
+                  <wp:docPr id="1562222077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626174709" name="Picture"/>
+                          <pic:cNvPr id="1562222077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20178592" name="Picture">
+                  <wp:docPr id="808406408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20178592" name="Picture"/>
+                          <pic:cNvPr id="808406408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608810165" name="Picture">
+                  <wp:docPr id="921584654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608810165" name="Picture"/>
+                          <pic:cNvPr id="921584654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753096022" name="Picture">
+                  <wp:docPr id="1380282185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753096022" name="Picture"/>
+                          <pic:cNvPr id="1380282185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1438350974" name="Picture">
+                        <wp:docPr id="1519117397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1438350974" name="Picture"/>
+                                <pic:cNvPr id="1519117397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041641514" name="Picture">
+                        <wp:docPr id="411873044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041641514" name="Picture"/>
+                                <pic:cNvPr id="411873044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18741,57 +18741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="441958392" name="Picture">
+                  <wp:docPr id="1662846913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="441958392" name="Picture"/>
+                          <pic:cNvPr id="1662846913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18830,57 +18830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456488120" name="Picture">
+                  <wp:docPr id="652016439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456488120" name="Picture"/>
+                          <pic:cNvPr id="652016439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19474,57 +19474,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697295454" name="Picture">
+                  <wp:docPr id="1540687095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697295454" name="Picture"/>
+                          <pic:cNvPr id="1540687095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20472,57 +20472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673331346" name="Picture">
+                  <wp:docPr id="1929616058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673331346" name="Picture"/>
+                          <pic:cNvPr id="1929616058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20575,57 +20575,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483980415" name="Picture">
+                  <wp:docPr id="505454857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483980415" name="Picture"/>
+                          <pic:cNvPr id="505454857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21956,57 +21956,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368751998" name="Picture">
+                  <wp:docPr id="2073059999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368751998" name="Picture"/>
+                          <pic:cNvPr id="2073059999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23118,57 +23118,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525173723" name="Picture">
+                        <wp:docPr id="36756946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525173723" name="Picture"/>
+                                <pic:cNvPr id="36756946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24093,57 +24093,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690955258" name="Picture">
+                        <wp:docPr id="1803392374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690955258" name="Picture"/>
+                                <pic:cNvPr id="1803392374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422284575" name="Picture">
+                  <wp:docPr id="871286755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422284575" name="Picture"/>
+                          <pic:cNvPr id="871286755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25591,57 +25591,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994325339" name="Picture">
+                  <wp:docPr id="482839147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994325339" name="Picture"/>
+                          <pic:cNvPr id="482839147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26271,57 +26271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="513001611" name="Picture">
+                  <wp:docPr id="1620009416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="513001611" name="Picture"/>
+                          <pic:cNvPr id="1620009416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27332,57 +27332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328460429" name="Picture">
+                  <wp:docPr id="1086714311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328460429" name="Picture"/>
+                          <pic:cNvPr id="1086714311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27435,57 +27435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197217860" name="Picture">
+                  <wp:docPr id="1097539553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197217860" name="Picture"/>
+                          <pic:cNvPr id="1097539553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28893,57 +28893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612182787" name="Picture">
+                  <wp:docPr id="329974983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612182787" name="Picture"/>
+                          <pic:cNvPr id="329974983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30090,57 +30090,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186348923" name="Picture">
+                        <wp:docPr id="588022111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186348923" name="Picture"/>
+                                <pic:cNvPr id="588022111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32260,57 +32260,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360662062" name="Picture">
+                  <wp:docPr id="1450709053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360662062" name="Picture"/>
+                          <pic:cNvPr id="1450709053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32349,57 +32349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930346739" name="Picture">
+                  <wp:docPr id="563631469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930346739" name="Picture"/>
+                          <pic:cNvPr id="563631469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32993,57 +32993,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086937729" name="Picture">
+                  <wp:docPr id="1725509240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086937729" name="Picture"/>
+                          <pic:cNvPr id="1725509240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33991,57 +33991,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561904002" name="Picture">
+                  <wp:docPr id="1016103724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561904002" name="Picture"/>
+                          <pic:cNvPr id="1016103724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34094,57 +34094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678395678" name="Picture">
+                  <wp:docPr id="1852363206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678395678" name="Picture"/>
+                          <pic:cNvPr id="1852363206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35471,57 +35471,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="574027993" name="Picture">
+                  <wp:docPr id="371431343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="574027993" name="Picture"/>
+                          <pic:cNvPr id="371431343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36614,57 +36614,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="393692846" name="Picture">
+                        <wp:docPr id="2133140311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="393692846" name="Picture"/>
+                                <pic:cNvPr id="2133140311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37835,57 +37835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43160745" name="Picture">
+                  <wp:docPr id="1966165491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43160745" name="Picture"/>
+                          <pic:cNvPr id="1966165491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37906,57 +37906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688654449" name="Picture">
+                  <wp:docPr id="656170747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688654449" name="Picture"/>
+                          <pic:cNvPr id="656170747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38320,57 +38320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361271583" name="Picture">
+                  <wp:docPr id="1233994159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361271583" name="Picture"/>
+                          <pic:cNvPr id="1233994159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>