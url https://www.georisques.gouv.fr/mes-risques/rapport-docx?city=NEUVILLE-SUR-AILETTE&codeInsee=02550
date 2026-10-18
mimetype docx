--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389190192" name="Picture">
+                  <wp:docPr id="1926901627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389190192" name="Picture"/>
+                          <pic:cNvPr id="1926901627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021901107" name="Picture">
+                  <wp:docPr id="871681876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021901107" name="Picture"/>
+                          <pic:cNvPr id="871681876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051611775" name="Picture">
+                        <wp:docPr id="1142546178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051611775" name="Picture"/>
+                                <pic:cNvPr id="1142546178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138272636" name="Picture">
+                  <wp:docPr id="433934951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138272636" name="Picture"/>
+                          <pic:cNvPr id="433934951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711954223" name="Picture">
+                  <wp:docPr id="124133169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711954223" name="Picture"/>
+                          <pic:cNvPr id="124133169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278457149" name="Picture">
+                  <wp:docPr id="691682762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278457149" name="Picture"/>
+                          <pic:cNvPr id="691682762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493751990" name="Picture">
+                  <wp:docPr id="1248991934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493751990" name="Picture"/>
+                          <pic:cNvPr id="1248991934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392972198" name="Picture">
+                  <wp:docPr id="884961815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392972198" name="Picture"/>
+                          <pic:cNvPr id="884961815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="466955429" name="Picture">
+                        <wp:docPr id="672542203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="466955429" name="Picture"/>
+                                <pic:cNvPr id="672542203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916268575" name="Picture">
+                        <wp:docPr id="617847037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916268575" name="Picture"/>
+                                <pic:cNvPr id="617847037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1127438625" name="Picture">
+                        <wp:docPr id="871253001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1127438625" name="Picture"/>
+                                <pic:cNvPr id="871253001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2145804148" name="Picture">
+                        <wp:docPr id="367377218" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2145804148" name="Picture"/>
+                                <pic:cNvPr id="367377218" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017934914" name="Picture">
+                        <wp:docPr id="1589581518" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017934914" name="Picture"/>
+                                <pic:cNvPr id="1589581518" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643709708" name="Picture">
+                        <wp:docPr id="79248221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643709708" name="Picture"/>
+                                <pic:cNvPr id="79248221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997709973" name="Picture">
+                        <wp:docPr id="904385749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997709973" name="Picture"/>
+                                <pic:cNvPr id="904385749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034662958" name="Picture">
+                        <wp:docPr id="1908425450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034662958" name="Picture"/>
+                                <pic:cNvPr id="1908425450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101818538" name="Picture">
+                        <wp:docPr id="1163994559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101818538" name="Picture"/>
+                                <pic:cNvPr id="1163994559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421733528" name="Picture">
+                        <wp:docPr id="1764238553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421733528" name="Picture"/>
+                                <pic:cNvPr id="1764238553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411298355" name="Picture">
+                        <wp:docPr id="1301810633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411298355" name="Picture"/>
+                                <pic:cNvPr id="1301810633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1101039705" name="Picture">
+                        <wp:docPr id="626135142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1101039705" name="Picture"/>
+                                <pic:cNvPr id="626135142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1473167442" name="Picture">
+                        <wp:docPr id="694635074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1473167442" name="Picture"/>
+                                <pic:cNvPr id="694635074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435257181" name="Picture">
+                        <wp:docPr id="2118235637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435257181" name="Picture"/>
+                                <pic:cNvPr id="2118235637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238110248" name="Picture">
+                        <wp:docPr id="964597603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238110248" name="Picture"/>
+                                <pic:cNvPr id="964597603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887228676" name="Picture">
+                  <wp:docPr id="1229698408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887228676" name="Picture"/>
+                          <pic:cNvPr id="1229698408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445884560" name="Picture">
+                  <wp:docPr id="588385947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445884560" name="Picture"/>
+                          <pic:cNvPr id="588385947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594874038" name="Picture">
+                  <wp:docPr id="224492365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594874038" name="Picture"/>
+                          <pic:cNvPr id="224492365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884186134" name="Picture">
+                  <wp:docPr id="1258234736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884186134" name="Picture"/>
+                          <pic:cNvPr id="1258234736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796572676" name="Picture">
+                  <wp:docPr id="265223710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796572676" name="Picture"/>
+                          <pic:cNvPr id="265223710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917058722" name="Picture">
+                  <wp:docPr id="1880251449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917058722" name="Picture"/>
+                          <pic:cNvPr id="1880251449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1281449516" name="Picture">
+                        <wp:docPr id="1187310263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1281449516" name="Picture"/>
+                                <pic:cNvPr id="1187310263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074664410" name="Picture">
+                  <wp:docPr id="798625933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074664410" name="Picture"/>
+                          <pic:cNvPr id="798625933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768820122" name="Picture">
+                  <wp:docPr id="1394784047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768820122" name="Picture"/>
+                          <pic:cNvPr id="1394784047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795553330" name="Picture">
+                  <wp:docPr id="844267182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795553330" name="Picture"/>
+                          <pic:cNvPr id="844267182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657684960" name="Picture">
+                  <wp:docPr id="238970585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657684960" name="Picture"/>
+                          <pic:cNvPr id="238970585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323870807" name="Picture">
+                  <wp:docPr id="1853662729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323870807" name="Picture"/>
+                          <pic:cNvPr id="1853662729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776459209" name="Picture">
+                  <wp:docPr id="680287574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776459209" name="Picture"/>
+                          <pic:cNvPr id="680287574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160389824" name="Picture">
+                        <wp:docPr id="1006472854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160389824" name="Picture"/>
+                                <pic:cNvPr id="1006472854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850764899" name="Picture">
+                  <wp:docPr id="1450842907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850764899" name="Picture"/>
+                          <pic:cNvPr id="1450842907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659581660" name="Picture">
+                  <wp:docPr id="661408811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659581660" name="Picture"/>
+                          <pic:cNvPr id="661408811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288905387" name="Picture">
+                  <wp:docPr id="1950782375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288905387" name="Picture"/>
+                          <pic:cNvPr id="1950782375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048630358" name="Picture">
+                  <wp:docPr id="1309889568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048630358" name="Picture"/>
+                          <pic:cNvPr id="1309889568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790774338" name="Picture">
+                  <wp:docPr id="828539399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790774338" name="Picture"/>
+                          <pic:cNvPr id="828539399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474744291" name="Picture">
+                  <wp:docPr id="26331916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474744291" name="Picture"/>
+                          <pic:cNvPr id="26331916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194508445" name="Picture">
+                  <wp:docPr id="2074337321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194508445" name="Picture"/>
+                          <pic:cNvPr id="2074337321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642418255" name="Picture">
+                  <wp:docPr id="1952812538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642418255" name="Picture"/>
+                          <pic:cNvPr id="1952812538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296652358" name="Picture">
+                  <wp:docPr id="1621840638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296652358" name="Picture"/>
+                          <pic:cNvPr id="1621840638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232471319" name="Picture">
+                  <wp:docPr id="694282047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232471319" name="Picture"/>
+                          <pic:cNvPr id="694282047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823305636" name="Picture">
+                  <wp:docPr id="1789362572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823305636" name="Picture"/>
+                          <pic:cNvPr id="1789362572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959221615" name="Picture">
+                  <wp:docPr id="1084646857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959221615" name="Picture"/>
+                          <pic:cNvPr id="1084646857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709197591" name="Picture">
+                        <wp:docPr id="348804995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709197591" name="Picture"/>
+                                <pic:cNvPr id="348804995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="946529587" name="Picture">
+                  <wp:docPr id="1739714814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="946529587" name="Picture"/>
+                          <pic:cNvPr id="1739714814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590311824" name="Picture">
+                  <wp:docPr id="672709903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590311824" name="Picture"/>
+                          <pic:cNvPr id="672709903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200770778" name="Picture">
+                  <wp:docPr id="1164893164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200770778" name="Picture"/>
+                          <pic:cNvPr id="1164893164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571990813" name="Picture">
+                  <wp:docPr id="1096937626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571990813" name="Picture"/>
+                          <pic:cNvPr id="1096937626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171558306" name="Picture">
+                  <wp:docPr id="253355302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171558306" name="Picture"/>
+                          <pic:cNvPr id="253355302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966174387" name="Picture">
+                  <wp:docPr id="575320613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966174387" name="Picture"/>
+                          <pic:cNvPr id="575320613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285735596" name="Picture">
+                        <wp:docPr id="7676375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285735596" name="Picture"/>
+                                <pic:cNvPr id="7676375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211614916" name="Picture">
+                  <wp:docPr id="2063891738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211614916" name="Picture"/>
+                          <pic:cNvPr id="2063891738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777734616" name="Picture">
+                  <wp:docPr id="1170958880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777734616" name="Picture"/>
+                          <pic:cNvPr id="1170958880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="705304023" name="Picture">
+                  <wp:docPr id="881897440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="705304023" name="Picture"/>
+                          <pic:cNvPr id="881897440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44627,57 +44627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005905852" name="Picture">
+                  <wp:docPr id="2107297250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005905852" name="Picture"/>
+                          <pic:cNvPr id="2107297250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44707,57 +44707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714593707" name="Picture">
+                  <wp:docPr id="1887525089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714593707" name="Picture"/>
+                          <pic:cNvPr id="1887525089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45186,57 +45186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113622420" name="Picture">
+                  <wp:docPr id="1043593374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113622420" name="Picture"/>
+                          <pic:cNvPr id="1043593374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46781,57 +46781,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798805969" name="Picture">
+                  <wp:docPr id="1831623653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798805969" name="Picture"/>
+                          <pic:cNvPr id="1831623653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46852,57 +46852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562493518" name="Picture">
+                  <wp:docPr id="386941169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562493518" name="Picture"/>
+                          <pic:cNvPr id="386941169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47266,57 +47266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062634895" name="Picture">
+                  <wp:docPr id="918994309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062634895" name="Picture"/>
+                          <pic:cNvPr id="918994309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>