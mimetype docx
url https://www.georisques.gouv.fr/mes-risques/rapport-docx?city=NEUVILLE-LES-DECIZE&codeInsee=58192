--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015315607" name="Picture">
+                  <wp:docPr id="565163260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015315607" name="Picture"/>
+                          <pic:cNvPr id="565163260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466935937" name="Picture">
+                  <wp:docPr id="224282166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466935937" name="Picture"/>
+                          <pic:cNvPr id="224282166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210558532" name="Picture">
+                        <wp:docPr id="1502350787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210558532" name="Picture"/>
+                                <pic:cNvPr id="1502350787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052523796" name="Picture">
+                  <wp:docPr id="1215971913" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052523796" name="Picture"/>
+                          <pic:cNvPr id="1215971913" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457325247" name="Picture">
+                  <wp:docPr id="1316937778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457325247" name="Picture"/>
+                          <pic:cNvPr id="1316937778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068459713" name="Picture">
+                  <wp:docPr id="1498937820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068459713" name="Picture"/>
+                          <pic:cNvPr id="1498937820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161291506" name="Picture">
+                  <wp:docPr id="1065360890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161291506" name="Picture"/>
+                          <pic:cNvPr id="1065360890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899234150" name="Picture">
+                  <wp:docPr id="70830880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899234150" name="Picture"/>
+                          <pic:cNvPr id="70830880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1776465267" name="Picture">
+                        <wp:docPr id="1551575060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1776465267" name="Picture"/>
+                                <pic:cNvPr id="1551575060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684268370" name="Picture">
+                        <wp:docPr id="986543067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684268370" name="Picture"/>
+                                <pic:cNvPr id="986543067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1389880533" name="Picture">
+                        <wp:docPr id="432160703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1389880533" name="Picture"/>
+                                <pic:cNvPr id="432160703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306067575" name="Picture">
+                        <wp:docPr id="841066925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306067575" name="Picture"/>
+                                <pic:cNvPr id="841066925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223822230" name="Picture">
+                        <wp:docPr id="1277423624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223822230" name="Picture"/>
+                                <pic:cNvPr id="1277423624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1655784678" name="Picture">
+                        <wp:docPr id="1899847401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1655784678" name="Picture"/>
+                                <pic:cNvPr id="1899847401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1692677152" name="Picture">
+                        <wp:docPr id="1026121097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1692677152" name="Picture"/>
+                                <pic:cNvPr id="1026121097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642859318" name="Picture">
+                        <wp:docPr id="1730177362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642859318" name="Picture"/>
+                                <pic:cNvPr id="1730177362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2028371105" name="Picture">
+                        <wp:docPr id="767282388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2028371105" name="Picture"/>
+                                <pic:cNvPr id="767282388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750707191" name="Picture">
+                        <wp:docPr id="1225771546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750707191" name="Picture"/>
+                                <pic:cNvPr id="1225771546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2124021073" name="Picture">
+                        <wp:docPr id="1230204949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2124021073" name="Picture"/>
+                                <pic:cNvPr id="1230204949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1167282858" name="Picture">
+                        <wp:docPr id="447414471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1167282858" name="Picture"/>
+                                <pic:cNvPr id="447414471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1708754555" name="Picture">
+                        <wp:docPr id="1530706366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1708754555" name="Picture"/>
+                                <pic:cNvPr id="1530706366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2112786139" name="Picture">
+                        <wp:docPr id="1381630241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2112786139" name="Picture"/>
+                                <pic:cNvPr id="1381630241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521727825" name="Picture">
+                        <wp:docPr id="1881484342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521727825" name="Picture"/>
+                                <pic:cNvPr id="1881484342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965289080" name="Picture">
+                  <wp:docPr id="1684962099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965289080" name="Picture"/>
+                          <pic:cNvPr id="1684962099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="394079765" name="Picture">
+                  <wp:docPr id="1863424612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="394079765" name="Picture"/>
+                          <pic:cNvPr id="1863424612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363175374" name="Picture">
+                  <wp:docPr id="678329655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363175374" name="Picture"/>
+                          <pic:cNvPr id="678329655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923604346" name="Picture">
+                  <wp:docPr id="560021849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923604346" name="Picture"/>
+                          <pic:cNvPr id="560021849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997336842" name="Picture">
+                  <wp:docPr id="1717115485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997336842" name="Picture"/>
+                          <pic:cNvPr id="1717115485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023750859" name="Picture">
+                  <wp:docPr id="1818717648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023750859" name="Picture"/>
+                          <pic:cNvPr id="1818717648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395257987" name="Picture">
+                        <wp:docPr id="1553759475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395257987" name="Picture"/>
+                                <pic:cNvPr id="1553759475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007638047" name="Picture">
+                  <wp:docPr id="2089142776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007638047" name="Picture"/>
+                          <pic:cNvPr id="2089142776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044464634" name="Picture">
+                  <wp:docPr id="1975626565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044464634" name="Picture"/>
+                          <pic:cNvPr id="1975626565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348775809" name="Picture">
+                  <wp:docPr id="1241856746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348775809" name="Picture"/>
+                          <pic:cNvPr id="1241856746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696532406" name="Picture">
+                  <wp:docPr id="294758074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696532406" name="Picture"/>
+                          <pic:cNvPr id="294758074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356834988" name="Picture">
+                  <wp:docPr id="805512307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356834988" name="Picture"/>
+                          <pic:cNvPr id="805512307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894758732" name="Picture">
+                  <wp:docPr id="138682386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894758732" name="Picture"/>
+                          <pic:cNvPr id="138682386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23585,57 +23585,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1756850854" name="Picture">
+                        <wp:docPr id="276002936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1756850854" name="Picture"/>
+                                <pic:cNvPr id="276002936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24560,57 +24560,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706301311" name="Picture">
+                        <wp:docPr id="1605122029" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706301311" name="Picture"/>
+                                <pic:cNvPr id="1605122029" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197421778" name="Picture">
+                  <wp:docPr id="576270934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197421778" name="Picture"/>
+                          <pic:cNvPr id="576270934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26058,57 +26058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317683657" name="Picture">
+                  <wp:docPr id="1545090744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317683657" name="Picture"/>
+                          <pic:cNvPr id="1545090744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422018912" name="Picture">
+                  <wp:docPr id="1982071956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422018912" name="Picture"/>
+                          <pic:cNvPr id="1982071956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27799,57 +27799,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129632051" name="Picture">
+                  <wp:docPr id="1856026395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129632051" name="Picture"/>
+                          <pic:cNvPr id="1856026395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27902,57 +27902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055246309" name="Picture">
+                  <wp:docPr id="2098876965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055246309" name="Picture"/>
+                          <pic:cNvPr id="2098876965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29360,57 +29360,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376685907" name="Picture">
+                  <wp:docPr id="1269031755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376685907" name="Picture"/>
+                          <pic:cNvPr id="1269031755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30557,57 +30557,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1373062977" name="Picture">
+                        <wp:docPr id="1068475846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1373062977" name="Picture"/>
+                                <pic:cNvPr id="1068475846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32926,57 +32926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586229741" name="Picture">
+                  <wp:docPr id="935488208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586229741" name="Picture"/>
+                          <pic:cNvPr id="935488208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33015,57 +33015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018468931" name="Picture">
+                  <wp:docPr id="1009960019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018468931" name="Picture"/>
+                          <pic:cNvPr id="1009960019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33659,57 +33659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471295451" name="Picture">
+                  <wp:docPr id="2121389958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471295451" name="Picture"/>
+                          <pic:cNvPr id="2121389958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34657,57 +34657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363460771" name="Picture">
+                  <wp:docPr id="592146553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363460771" name="Picture"/>
+                          <pic:cNvPr id="592146553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34760,57 +34760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1495073356" name="Picture">
+                  <wp:docPr id="1088652890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1495073356" name="Picture"/>
+                          <pic:cNvPr id="1088652890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36137,57 +36137,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258030174" name="Picture">
+                  <wp:docPr id="81598805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258030174" name="Picture"/>
+                          <pic:cNvPr id="81598805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37280,57 +37280,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1445496547" name="Picture">
+                        <wp:docPr id="975171069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1445496547" name="Picture"/>
+                                <pic:cNvPr id="975171069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38638,57 +38638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094839436" name="Picture">
+                  <wp:docPr id="1457806426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094839436" name="Picture"/>
+                          <pic:cNvPr id="1457806426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38727,57 +38727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343401008" name="Picture">
+                  <wp:docPr id="178192074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343401008" name="Picture"/>
+                          <pic:cNvPr id="178192074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39350,57 +39350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183692451" name="Picture">
+                  <wp:docPr id="1989588780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183692451" name="Picture"/>
+                          <pic:cNvPr id="1989588780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40267,57 +40267,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402799118" name="Picture">
+                  <wp:docPr id="1413894470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402799118" name="Picture"/>
+                          <pic:cNvPr id="1413894470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40370,57 +40370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855863337" name="Picture">
+                  <wp:docPr id="1030363675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855863337" name="Picture"/>
+                          <pic:cNvPr id="1030363675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41693,57 +41693,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="460388835" name="Picture">
+                  <wp:docPr id="510448918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="460388835" name="Picture"/>
+                          <pic:cNvPr id="510448918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42328,57 +42328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="69261270" name="Picture">
+                  <wp:docPr id="1941683714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="69261270" name="Picture"/>
+                          <pic:cNvPr id="1941683714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42399,57 +42399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314009251" name="Picture">
+                  <wp:docPr id="765582556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314009251" name="Picture"/>
+                          <pic:cNvPr id="765582556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1162441967" name="Picture">
+                  <wp:docPr id="420385271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1162441967" name="Picture"/>
+                          <pic:cNvPr id="420385271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>