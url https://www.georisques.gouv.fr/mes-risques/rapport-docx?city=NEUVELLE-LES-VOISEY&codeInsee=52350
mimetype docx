--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960208394" name="Picture">
+                  <wp:docPr id="1643789178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960208394" name="Picture"/>
+                          <pic:cNvPr id="1643789178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179305743" name="Picture">
+                  <wp:docPr id="401753223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179305743" name="Picture"/>
+                          <pic:cNvPr id="401753223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257599318" name="Picture">
+                        <wp:docPr id="370148904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257599318" name="Picture"/>
+                                <pic:cNvPr id="370148904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562711067" name="Picture">
+                  <wp:docPr id="991395181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562711067" name="Picture"/>
+                          <pic:cNvPr id="991395181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1812842557" name="Picture">
+                  <wp:docPr id="1932813471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1812842557" name="Picture"/>
+                          <pic:cNvPr id="1932813471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783195492" name="Picture">
+                  <wp:docPr id="46818817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783195492" name="Picture"/>
+                          <pic:cNvPr id="46818817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431157972" name="Picture">
+                  <wp:docPr id="1307712415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431157972" name="Picture"/>
+                          <pic:cNvPr id="1307712415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011891802" name="Picture">
+                  <wp:docPr id="1402929975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011891802" name="Picture"/>
+                          <pic:cNvPr id="1402929975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994131487" name="Picture">
+                        <wp:docPr id="322308908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994131487" name="Picture"/>
+                                <pic:cNvPr id="322308908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237347022" name="Picture">
+                        <wp:docPr id="49548215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237347022" name="Picture"/>
+                                <pic:cNvPr id="49548215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1480212001" name="Picture">
+                        <wp:docPr id="395318872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1480212001" name="Picture"/>
+                                <pic:cNvPr id="395318872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786233648" name="Picture">
+                        <wp:docPr id="320752031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786233648" name="Picture"/>
+                                <pic:cNvPr id="320752031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55886333" name="Picture">
+                        <wp:docPr id="1076386076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55886333" name="Picture"/>
+                                <pic:cNvPr id="1076386076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81193569" name="Picture">
+                        <wp:docPr id="1424949355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81193569" name="Picture"/>
+                                <pic:cNvPr id="1424949355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306501234" name="Picture">
+                        <wp:docPr id="1145935272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306501234" name="Picture"/>
+                                <pic:cNvPr id="1145935272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270944847" name="Picture">
+                        <wp:docPr id="610334097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270944847" name="Picture"/>
+                                <pic:cNvPr id="610334097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="569841688" name="Picture">
+                        <wp:docPr id="1793686232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="569841688" name="Picture"/>
+                                <pic:cNvPr id="1793686232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869121612" name="Picture">
+                        <wp:docPr id="1871572738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869121612" name="Picture"/>
+                                <pic:cNvPr id="1871572738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137284289" name="Picture">
+                        <wp:docPr id="178453258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137284289" name="Picture"/>
+                                <pic:cNvPr id="178453258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238906965" name="Picture">
+                        <wp:docPr id="606256035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238906965" name="Picture"/>
+                                <pic:cNvPr id="606256035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475701987" name="Picture">
+                  <wp:docPr id="458744988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475701987" name="Picture"/>
+                          <pic:cNvPr id="458744988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794074559" name="Picture">
+                  <wp:docPr id="1151475487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794074559" name="Picture"/>
+                          <pic:cNvPr id="1151475487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246919497" name="Picture">
+                  <wp:docPr id="900619268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246919497" name="Picture"/>
+                          <pic:cNvPr id="900619268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884225986" name="Picture">
+                  <wp:docPr id="1885399551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884225986" name="Picture"/>
+                          <pic:cNvPr id="1885399551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="554467632" name="Picture">
+                  <wp:docPr id="886610270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="554467632" name="Picture"/>
+                          <pic:cNvPr id="886610270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484699491" name="Picture">
+                  <wp:docPr id="1789258344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484699491" name="Picture"/>
+                          <pic:cNvPr id="1789258344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885345377" name="Picture">
+                        <wp:docPr id="821471856" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885345377" name="Picture"/>
+                                <pic:cNvPr id="821471856" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523270514" name="Picture">
+                  <wp:docPr id="1865701574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523270514" name="Picture"/>
+                          <pic:cNvPr id="1865701574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255190554" name="Picture">
+                  <wp:docPr id="229162833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255190554" name="Picture"/>
+                          <pic:cNvPr id="229162833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1416121189" name="Picture">
+                  <wp:docPr id="143143358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1416121189" name="Picture"/>
+                          <pic:cNvPr id="143143358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752352318" name="Picture">
+                  <wp:docPr id="1334260482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752352318" name="Picture"/>
+                          <pic:cNvPr id="1334260482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701270581" name="Picture">
+                  <wp:docPr id="1743236168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701270581" name="Picture"/>
+                          <pic:cNvPr id="1743236168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217879348" name="Picture">
+                  <wp:docPr id="1150212781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217879348" name="Picture"/>
+                          <pic:cNvPr id="1150212781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="754108067" name="Picture">
+                        <wp:docPr id="534472390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="754108067" name="Picture"/>
+                                <pic:cNvPr id="534472390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777284702" name="Picture">
+                        <wp:docPr id="102903948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777284702" name="Picture"/>
+                                <pic:cNvPr id="102903948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="346644713" name="Picture">
+                  <wp:docPr id="1116441560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="346644713" name="Picture"/>
+                          <pic:cNvPr id="1116441560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="455874265" name="Picture">
+                  <wp:docPr id="1261659657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="455874265" name="Picture"/>
+                          <pic:cNvPr id="1261659657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427534523" name="Picture">
+                  <wp:docPr id="621081301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427534523" name="Picture"/>
+                          <pic:cNvPr id="621081301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618245069" name="Picture">
+                  <wp:docPr id="1679261944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618245069" name="Picture"/>
+                          <pic:cNvPr id="1679261944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822146916" name="Picture">
+                  <wp:docPr id="954135748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822146916" name="Picture"/>
+                          <pic:cNvPr id="954135748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843283830" name="Picture">
+                  <wp:docPr id="613287555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843283830" name="Picture"/>
+                          <pic:cNvPr id="613287555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712348303" name="Picture">
+                        <wp:docPr id="2105168332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712348303" name="Picture"/>
+                                <pic:cNvPr id="2105168332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898598208" name="Picture">
+                  <wp:docPr id="689236734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898598208" name="Picture"/>
+                          <pic:cNvPr id="689236734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999480137" name="Picture">
+                  <wp:docPr id="259754096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999480137" name="Picture"/>
+                          <pic:cNvPr id="259754096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066432540" name="Picture">
+                  <wp:docPr id="939604459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066432540" name="Picture"/>
+                          <pic:cNvPr id="939604459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413187433" name="Picture">
+                  <wp:docPr id="1002566587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413187433" name="Picture"/>
+                          <pic:cNvPr id="1002566587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613020304" name="Picture">
+                  <wp:docPr id="1400359328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613020304" name="Picture"/>
+                          <pic:cNvPr id="1400359328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254160599" name="Picture">
+                  <wp:docPr id="239846994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254160599" name="Picture"/>
+                          <pic:cNvPr id="239846994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810400947" name="Picture">
+                        <wp:docPr id="1240766720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810400947" name="Picture"/>
+                                <pic:cNvPr id="1240766720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648269145" name="Picture">
+                  <wp:docPr id="433962810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648269145" name="Picture"/>
+                          <pic:cNvPr id="433962810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863205910" name="Picture">
+                  <wp:docPr id="467936087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863205910" name="Picture"/>
+                          <pic:cNvPr id="467936087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240019898" name="Picture">
+                  <wp:docPr id="955293241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240019898" name="Picture"/>
+                          <pic:cNvPr id="955293241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>