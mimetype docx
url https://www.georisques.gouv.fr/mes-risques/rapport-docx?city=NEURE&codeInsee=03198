--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008695070" name="Picture">
+                  <wp:docPr id="662206529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008695070" name="Picture"/>
+                          <pic:cNvPr id="662206529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094429565" name="Picture">
+                  <wp:docPr id="1114377934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094429565" name="Picture"/>
+                          <pic:cNvPr id="1114377934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775641944" name="Picture">
+                        <wp:docPr id="1511436418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775641944" name="Picture"/>
+                                <pic:cNvPr id="1511436418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024806756" name="Picture">
+                  <wp:docPr id="1789221614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024806756" name="Picture"/>
+                          <pic:cNvPr id="1789221614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574552213" name="Picture">
+                  <wp:docPr id="369228400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574552213" name="Picture"/>
+                          <pic:cNvPr id="369228400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2127195877" name="Picture">
+                  <wp:docPr id="1438523880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2127195877" name="Picture"/>
+                          <pic:cNvPr id="1438523880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713764538" name="Picture">
+                  <wp:docPr id="902601421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713764538" name="Picture"/>
+                          <pic:cNvPr id="902601421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141115264" name="Picture">
+                  <wp:docPr id="639577836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141115264" name="Picture"/>
+                          <pic:cNvPr id="639577836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2082835955" name="Picture">
+                        <wp:docPr id="1407453400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2082835955" name="Picture"/>
+                                <pic:cNvPr id="1407453400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582554230" name="Picture">
+                        <wp:docPr id="344589805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582554230" name="Picture"/>
+                                <pic:cNvPr id="344589805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="691437034" name="Picture">
+                        <wp:docPr id="444290802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="691437034" name="Picture"/>
+                                <pic:cNvPr id="444290802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855795681" name="Picture">
+                        <wp:docPr id="2062665882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855795681" name="Picture"/>
+                                <pic:cNvPr id="2062665882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636860533" name="Picture">
+                        <wp:docPr id="1729741739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636860533" name="Picture"/>
+                                <pic:cNvPr id="1729741739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054894247" name="Picture">
+                        <wp:docPr id="1365975292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054894247" name="Picture"/>
+                                <pic:cNvPr id="1365975292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639306149" name="Picture">
+                        <wp:docPr id="437025353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639306149" name="Picture"/>
+                                <pic:cNvPr id="437025353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487086124" name="Picture">
+                        <wp:docPr id="894320259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487086124" name="Picture"/>
+                                <pic:cNvPr id="894320259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189493593" name="Picture">
+                        <wp:docPr id="655754396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189493593" name="Picture"/>
+                                <pic:cNvPr id="655754396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1761934399" name="Picture">
+                        <wp:docPr id="518961795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1761934399" name="Picture"/>
+                                <pic:cNvPr id="518961795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336120802" name="Picture">
+                        <wp:docPr id="1133769272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336120802" name="Picture"/>
+                                <pic:cNvPr id="1133769272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864390720" name="Picture">
+                        <wp:docPr id="1163622250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864390720" name="Picture"/>
+                                <pic:cNvPr id="1163622250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="860694545" name="Picture">
+                        <wp:docPr id="1282607927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="860694545" name="Picture"/>
+                                <pic:cNvPr id="1282607927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="164067877" name="Picture">
+                        <wp:docPr id="1044912652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="164067877" name="Picture"/>
+                                <pic:cNvPr id="1044912652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="313548142" name="Picture">
+                        <wp:docPr id="515830081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="313548142" name="Picture"/>
+                                <pic:cNvPr id="515830081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6910059" name="Picture">
+                  <wp:docPr id="1817519282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6910059" name="Picture"/>
+                          <pic:cNvPr id="1817519282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940557487" name="Picture">
+                  <wp:docPr id="744014223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940557487" name="Picture"/>
+                          <pic:cNvPr id="744014223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1472680886" name="Picture">
+                  <wp:docPr id="2075971664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1472680886" name="Picture"/>
+                          <pic:cNvPr id="2075971664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103125734" name="Picture">
+                  <wp:docPr id="1831379531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103125734" name="Picture"/>
+                          <pic:cNvPr id="1831379531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149831125" name="Picture">
+                  <wp:docPr id="231195063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149831125" name="Picture"/>
+                          <pic:cNvPr id="231195063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158096015" name="Picture">
+                  <wp:docPr id="237066516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158096015" name="Picture"/>
+                          <pic:cNvPr id="237066516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376039733" name="Picture">
+                        <wp:docPr id="263898980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376039733" name="Picture"/>
+                                <pic:cNvPr id="263898980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634749888" name="Picture">
+                  <wp:docPr id="1675066252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634749888" name="Picture"/>
+                          <pic:cNvPr id="1675066252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508155662" name="Picture">
+                  <wp:docPr id="1661769710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508155662" name="Picture"/>
+                          <pic:cNvPr id="1661769710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781073436" name="Picture">
+                  <wp:docPr id="987032844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781073436" name="Picture"/>
+                          <pic:cNvPr id="987032844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508957503" name="Picture">
+                  <wp:docPr id="1904811659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508957503" name="Picture"/>
+                          <pic:cNvPr id="1904811659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183384765" name="Picture">
+                  <wp:docPr id="1070717376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183384765" name="Picture"/>
+                          <pic:cNvPr id="1070717376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938764881" name="Picture">
+                  <wp:docPr id="2003307348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938764881" name="Picture"/>
+                          <pic:cNvPr id="2003307348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306885210" name="Picture">
+                        <wp:docPr id="2059254804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306885210" name="Picture"/>
+                                <pic:cNvPr id="2059254804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581084240" name="Picture">
+                        <wp:docPr id="1542146843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581084240" name="Picture"/>
+                                <pic:cNvPr id="1542146843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982118298" name="Picture">
+                  <wp:docPr id="1917216668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982118298" name="Picture"/>
+                          <pic:cNvPr id="1917216668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310976802" name="Picture">
+                  <wp:docPr id="1898030542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310976802" name="Picture"/>
+                          <pic:cNvPr id="1898030542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246610128" name="Picture">
+                  <wp:docPr id="314160291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246610128" name="Picture"/>
+                          <pic:cNvPr id="314160291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881308653" name="Picture">
+                  <wp:docPr id="1624855878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881308653" name="Picture"/>
+                          <pic:cNvPr id="1624855878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729679620" name="Picture">
+                  <wp:docPr id="1598706185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729679620" name="Picture"/>
+                          <pic:cNvPr id="1598706185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316573556" name="Picture">
+                  <wp:docPr id="399221614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316573556" name="Picture"/>
+                          <pic:cNvPr id="399221614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130135823" name="Picture">
+                        <wp:docPr id="1125096678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130135823" name="Picture"/>
+                                <pic:cNvPr id="1125096678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759665778" name="Picture">
+                  <wp:docPr id="1887193037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759665778" name="Picture"/>
+                          <pic:cNvPr id="1887193037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="36136870" name="Picture">
+                  <wp:docPr id="1999062353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="36136870" name="Picture"/>
+                          <pic:cNvPr id="1999062353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148160802" name="Picture">
+                  <wp:docPr id="1215303679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148160802" name="Picture"/>
+                          <pic:cNvPr id="1215303679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237737894" name="Picture">
+                  <wp:docPr id="1478044473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237737894" name="Picture"/>
+                          <pic:cNvPr id="1478044473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1957596024" name="Picture">
+                  <wp:docPr id="481267325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1957596024" name="Picture"/>
+                          <pic:cNvPr id="481267325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157879806" name="Picture">
+                  <wp:docPr id="1388052273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157879806" name="Picture"/>
+                          <pic:cNvPr id="1388052273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300409180" name="Picture">
+                        <wp:docPr id="1698735557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300409180" name="Picture"/>
+                                <pic:cNvPr id="1698735557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896339051" name="Picture">
+                  <wp:docPr id="220694446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896339051" name="Picture"/>
+                          <pic:cNvPr id="220694446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464447131" name="Picture">
+                  <wp:docPr id="1831429442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464447131" name="Picture"/>
+                          <pic:cNvPr id="1831429442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1377997031" name="Picture">
+                  <wp:docPr id="2043888136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1377997031" name="Picture"/>
+                          <pic:cNvPr id="2043888136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498943467" name="Picture">
+                  <wp:docPr id="2109249886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498943467" name="Picture"/>
+                          <pic:cNvPr id="2109249886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543532723" name="Picture">
+                  <wp:docPr id="949657916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543532723" name="Picture"/>
+                          <pic:cNvPr id="949657916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730299680" name="Picture">
+                  <wp:docPr id="1260619889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730299680" name="Picture"/>
+                          <pic:cNvPr id="1260619889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144657919" name="Picture">
+                  <wp:docPr id="546302574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144657919" name="Picture"/>
+                          <pic:cNvPr id="546302574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139097240" name="Picture">
+                  <wp:docPr id="1734979394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139097240" name="Picture"/>
+                          <pic:cNvPr id="1734979394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133943961" name="Picture">
+                  <wp:docPr id="1277995528" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133943961" name="Picture"/>
+                          <pic:cNvPr id="1277995528" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>