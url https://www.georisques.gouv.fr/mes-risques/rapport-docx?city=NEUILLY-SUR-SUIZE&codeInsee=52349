--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71616040" name="Picture">
+                  <wp:docPr id="225723323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71616040" name="Picture"/>
+                          <pic:cNvPr id="225723323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281266137" name="Picture">
+                  <wp:docPr id="826230531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281266137" name="Picture"/>
+                          <pic:cNvPr id="826230531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160551270" name="Picture">
+                        <wp:docPr id="1168443483" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160551270" name="Picture"/>
+                                <pic:cNvPr id="1168443483" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953614090" name="Picture">
+                  <wp:docPr id="1255691855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953614090" name="Picture"/>
+                          <pic:cNvPr id="1255691855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374289005" name="Picture">
+                  <wp:docPr id="1493340317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374289005" name="Picture"/>
+                          <pic:cNvPr id="1493340317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119467967" name="Picture">
+                  <wp:docPr id="851087407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119467967" name="Picture"/>
+                          <pic:cNvPr id="851087407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1092137305" name="Picture">
+                  <wp:docPr id="2108797411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1092137305" name="Picture"/>
+                          <pic:cNvPr id="2108797411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186607430" name="Picture">
+                  <wp:docPr id="114209616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186607430" name="Picture"/>
+                          <pic:cNvPr id="114209616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="873590222" name="Picture">
+                        <wp:docPr id="1694309455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="873590222" name="Picture"/>
+                                <pic:cNvPr id="1694309455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132952437" name="Picture">
+                        <wp:docPr id="231727969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132952437" name="Picture"/>
+                                <pic:cNvPr id="231727969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868250254" name="Picture">
+                        <wp:docPr id="286909756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868250254" name="Picture"/>
+                                <pic:cNvPr id="286909756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274696874" name="Picture">
+                        <wp:docPr id="985350657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274696874" name="Picture"/>
+                                <pic:cNvPr id="985350657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122237171" name="Picture">
+                        <wp:docPr id="822265712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122237171" name="Picture"/>
+                                <pic:cNvPr id="822265712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773873027" name="Picture">
+                        <wp:docPr id="2017270648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773873027" name="Picture"/>
+                                <pic:cNvPr id="2017270648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287275685" name="Picture">
+                        <wp:docPr id="1578759864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287275685" name="Picture"/>
+                                <pic:cNvPr id="1578759864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416569180" name="Picture">
+                        <wp:docPr id="1534839755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416569180" name="Picture"/>
+                                <pic:cNvPr id="1534839755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253929334" name="Picture">
+                        <wp:docPr id="612947636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253929334" name="Picture"/>
+                                <pic:cNvPr id="612947636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638633189" name="Picture">
+                        <wp:docPr id="1510884864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638633189" name="Picture"/>
+                                <pic:cNvPr id="1510884864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834283896" name="Picture">
+                        <wp:docPr id="1022528634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834283896" name="Picture"/>
+                                <pic:cNvPr id="1022528634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355346284" name="Picture">
+                        <wp:docPr id="1042334619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355346284" name="Picture"/>
+                                <pic:cNvPr id="1042334619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="469306671" name="Picture">
+                        <wp:docPr id="220197744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="469306671" name="Picture"/>
+                                <pic:cNvPr id="220197744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413300503" name="Picture">
+                        <wp:docPr id="1458980888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413300503" name="Picture"/>
+                                <pic:cNvPr id="1458980888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154663858" name="Picture">
+                        <wp:docPr id="505332200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154663858" name="Picture"/>
+                                <pic:cNvPr id="505332200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283571755" name="Picture">
+                  <wp:docPr id="2051023094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283571755" name="Picture"/>
+                          <pic:cNvPr id="2051023094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111234420" name="Picture">
+                  <wp:docPr id="700618851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111234420" name="Picture"/>
+                          <pic:cNvPr id="700618851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964078052" name="Picture">
+                  <wp:docPr id="399800826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964078052" name="Picture"/>
+                          <pic:cNvPr id="399800826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968362321" name="Picture">
+                  <wp:docPr id="177135451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968362321" name="Picture"/>
+                          <pic:cNvPr id="177135451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337912093" name="Picture">
+                  <wp:docPr id="45636073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337912093" name="Picture"/>
+                          <pic:cNvPr id="45636073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433141021" name="Picture">
+                  <wp:docPr id="1258579534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433141021" name="Picture"/>
+                          <pic:cNvPr id="1258579534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775109076" name="Picture">
+                        <wp:docPr id="843227908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775109076" name="Picture"/>
+                                <pic:cNvPr id="843227908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874681987" name="Picture">
+                  <wp:docPr id="736378032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874681987" name="Picture"/>
+                          <pic:cNvPr id="736378032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336398078" name="Picture">
+                  <wp:docPr id="1920921517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336398078" name="Picture"/>
+                          <pic:cNvPr id="1920921517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230979336" name="Picture">
+                  <wp:docPr id="1426270309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230979336" name="Picture"/>
+                          <pic:cNvPr id="1426270309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320793843" name="Picture">
+                  <wp:docPr id="776353879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320793843" name="Picture"/>
+                          <pic:cNvPr id="776353879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767797720" name="Picture">
+                  <wp:docPr id="872849375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767797720" name="Picture"/>
+                          <pic:cNvPr id="872849375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659876434" name="Picture">
+                  <wp:docPr id="998284662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659876434" name="Picture"/>
+                          <pic:cNvPr id="998284662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2059012678" name="Picture">
+                        <wp:docPr id="1112305248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2059012678" name="Picture"/>
+                                <pic:cNvPr id="1112305248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1709735015" name="Picture">
+                  <wp:docPr id="2107121778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1709735015" name="Picture"/>
+                          <pic:cNvPr id="2107121778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748685651" name="Picture">
+                  <wp:docPr id="819041708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748685651" name="Picture"/>
+                          <pic:cNvPr id="819041708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119055485" name="Picture">
+                  <wp:docPr id="403725159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119055485" name="Picture"/>
+                          <pic:cNvPr id="403725159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660198604" name="Picture">
+                  <wp:docPr id="1790219024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660198604" name="Picture"/>
+                          <pic:cNvPr id="1790219024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8762146" name="Picture">
+                  <wp:docPr id="834809850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8762146" name="Picture"/>
+                          <pic:cNvPr id="834809850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631391757" name="Picture">
+                  <wp:docPr id="2068535908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631391757" name="Picture"/>
+                          <pic:cNvPr id="2068535908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1795087184" name="Picture">
+                        <wp:docPr id="1006153573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1795087184" name="Picture"/>
+                                <pic:cNvPr id="1006153573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1665799034" name="Picture">
+                  <wp:docPr id="440486404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1665799034" name="Picture"/>
+                          <pic:cNvPr id="440486404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249011027" name="Picture">
+                  <wp:docPr id="1908731923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249011027" name="Picture"/>
+                          <pic:cNvPr id="1908731923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2232844" name="Picture">
+                  <wp:docPr id="696686714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2232844" name="Picture"/>
+                          <pic:cNvPr id="696686714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702941556" name="Picture">
+                  <wp:docPr id="118340949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702941556" name="Picture"/>
+                          <pic:cNvPr id="118340949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136801702" name="Picture">
+                  <wp:docPr id="1247505198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136801702" name="Picture"/>
+                          <pic:cNvPr id="1247505198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980391011" name="Picture">
+                  <wp:docPr id="642864845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980391011" name="Picture"/>
+                          <pic:cNvPr id="642864845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1422566242" name="Picture">
+                        <wp:docPr id="521447106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1422566242" name="Picture"/>
+                                <pic:cNvPr id="521447106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936911980" name="Picture">
+                  <wp:docPr id="1012408640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936911980" name="Picture"/>
+                          <pic:cNvPr id="1012408640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914903110" name="Picture">
+                  <wp:docPr id="113287871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914903110" name="Picture"/>
+                          <pic:cNvPr id="113287871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128675263" name="Picture">
+                  <wp:docPr id="1311899472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128675263" name="Picture"/>
+                          <pic:cNvPr id="1311899472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976312249" name="Picture">
+                  <wp:docPr id="1893126624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976312249" name="Picture"/>
+                          <pic:cNvPr id="1893126624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887227854" name="Picture">
+                  <wp:docPr id="2023326316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887227854" name="Picture"/>
+                          <pic:cNvPr id="2023326316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39559,51 +39559,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="680412905" name="Picture">
+                  <wp:docPr id="926040281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="680412905" name="Picture"/>
+                          <pic:cNvPr id="926040281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565835492" name="Picture">
+                  <wp:docPr id="2097381227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565835492" name="Picture"/>
+                          <pic:cNvPr id="2097381227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599334180" name="Picture">
+                  <wp:docPr id="781083596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599334180" name="Picture"/>
+                          <pic:cNvPr id="781083596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216246939" name="Picture">
+                  <wp:docPr id="402841342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216246939" name="Picture"/>
+                          <pic:cNvPr id="402841342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569313788" name="Picture">
+                  <wp:docPr id="1421298083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569313788" name="Picture"/>
+                          <pic:cNvPr id="1421298083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="595985749" name="Picture">
+                  <wp:docPr id="1109363361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="595985749" name="Picture"/>
+                          <pic:cNvPr id="1109363361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288069498" name="Picture">
+                  <wp:docPr id="72997307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288069498" name="Picture"/>
+                          <pic:cNvPr id="72997307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45309,51 +45309,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45489,50 +45489,366 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité principale</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837742" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3837742</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décharge, recyclage de matières </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3837502" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3837502</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DLI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -45679,51 +45995,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -46211,50 +46527,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>